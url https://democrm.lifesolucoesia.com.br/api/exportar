--- v0 (2026-08-21)
+++ v1 (2026-10-20)
@@ -497,13026 +497,13026 @@
       </c>
       <c r="M1" t="str">
         <v>Numeracao</v>
       </c>
       <c r="N1" t="str">
         <v>Categoria preferida</v>
       </c>
       <c r="O1" t="str">
         <v>Cor preferida</v>
       </c>
       <c r="P1" t="str">
         <v>Ultimo produto</v>
       </c>
       <c r="Q1" t="str">
         <v>Prioridade</v>
       </c>
       <c r="R1" t="str">
         <v>Nota de valor</v>
       </c>
       <c r="S1" t="str">
         <v>Vendedor</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Mauricio Gomes</v>
+        <v>Augusto Nunes</v>
       </c>
       <c r="B2" t="str">
-        <v>+55 (51) 96334-7701</v>
+        <v>+55 (81) 98963-2760</v>
       </c>
       <c r="C2" t="str">
-        <v>https://wa.me/5551963347701</v>
+        <v>https://wa.me/5581989632760</v>
       </c>
       <c r="D2" t="str">
-        <v>mauricio.gomes@outlook.com</v>
+        <v>augusto.nunes@uol.com.br</v>
       </c>
       <c r="E2" t="str">
-        <v>Porto Alegre</v>
+        <v>Recife</v>
       </c>
       <c r="F2" t="str">
-        <v>RS</v>
+        <v>PE</v>
       </c>
       <c r="G2" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H2">
-        <v>185</v>
+        <v>136</v>
       </c>
       <c r="I2" t="str">
-        <v>16/02/2026</v>
+        <v>04/06/2026</v>
       </c>
       <c r="J2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K2">
-        <v>5080</v>
+        <v>8418</v>
       </c>
       <c r="L2">
-        <v>2540</v>
+        <v>2806</v>
       </c>
       <c r="M2">
         <v>41</v>
       </c>
       <c r="N2" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O2" t="str">
-        <v>bordo</v>
+        <v>marrom</v>
       </c>
       <c r="P2" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q2">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="R2">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="S2" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Nicolas Teixeira</v>
+        <v>Luciano Ferreira Ferreira</v>
       </c>
       <c r="B3" t="str">
-        <v>+55 (82) 96676-5579</v>
+        <v>+55 (16) 96637-7537</v>
       </c>
       <c r="C3" t="str">
-        <v>https://wa.me/5582966765579</v>
+        <v>https://wa.me/5516966377537</v>
       </c>
       <c r="D3" t="str">
-        <v>nicolas.teixeira@outlook.com</v>
+        <v>luciano.ferreira@hotmail.com</v>
       </c>
       <c r="E3" t="str">
-        <v>Maceio</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F3" t="str">
-        <v>AL</v>
+        <v>SP</v>
       </c>
       <c r="G3" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H3">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="I3" t="str">
-        <v>27/04/2026</v>
+        <v>17/05/2026</v>
       </c>
       <c r="J3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K3">
-        <v>6870</v>
+        <v>6080</v>
       </c>
       <c r="L3">
-        <v>2290</v>
+        <v>3040</v>
       </c>
       <c r="M3">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N3" t="str">
         <v>Monk Strap</v>
       </c>
       <c r="O3" t="str">
-        <v>azul</v>
+        <v>whisky</v>
       </c>
       <c r="P3" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q3">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="R3">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="S3" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Sergio Vieira</v>
+        <v>Alexandre Miranda</v>
       </c>
       <c r="B4" t="str">
-        <v>+55 (11) 97701-6506</v>
+        <v>+55 (98) 92725-2114</v>
       </c>
       <c r="C4" t="str">
-        <v>https://wa.me/5511977016506</v>
+        <v>https://wa.me/5598927252114</v>
       </c>
       <c r="D4" t="str">
-        <v>sergio.vieira@gmail.com</v>
+        <v>alexandre.miranda@hotmail.com</v>
       </c>
       <c r="E4" t="str">
-        <v>Sao Paulo</v>
+        <v>Sao Luis</v>
       </c>
       <c r="F4" t="str">
-        <v>SP</v>
+        <v>MA</v>
       </c>
       <c r="G4" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H4">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="I4" t="str">
-        <v>15/03/2026</v>
+        <v>03/06/2026</v>
       </c>
       <c r="J4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K4">
-        <v>7370</v>
+        <v>8560</v>
       </c>
       <c r="L4">
-        <v>2456.67</v>
+        <v>2140</v>
       </c>
       <c r="M4">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N4" t="str">
         <v>Oxford</v>
       </c>
       <c r="O4" t="str">
         <v>conhaque</v>
       </c>
       <c r="P4" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q4">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="R4">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="S4" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Roberto Teixeira Rodrigues</v>
+        <v>Nicolas Coutinho</v>
       </c>
       <c r="B5" t="str">
-        <v>+55 (83) 97614-2104</v>
+        <v>+55 (51) 95266-8451</v>
       </c>
       <c r="C5" t="str">
-        <v>https://wa.me/5583976142104</v>
+        <v>https://wa.me/5551952668451</v>
       </c>
       <c r="D5" t="str">
-        <v>roberto.teixeira@hotmail.com</v>
+        <v>nicolas.coutinho@gmail.com</v>
       </c>
       <c r="E5" t="str">
-        <v>Joao Pessoa</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F5" t="str">
-        <v>PB</v>
+        <v>RS</v>
       </c>
       <c r="G5" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H5">
-        <v>361</v>
+        <v>110</v>
       </c>
       <c r="I5" t="str">
-        <v>24/08/2025</v>
+        <v>30/06/2026</v>
       </c>
       <c r="J5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K5">
-        <v>4780</v>
+        <v>7380</v>
       </c>
       <c r="L5">
-        <v>2390</v>
+        <v>2460</v>
       </c>
       <c r="M5">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" t="str">
-        <v>Bota</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O5" t="str">
-        <v>conhaque</v>
+        <v>azul</v>
       </c>
       <c r="P5" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q5">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="R5">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="S5" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Thiago Vieira</v>
+        <v>Fabio Bittencourt</v>
       </c>
       <c r="B6" t="str">
-        <v>+55 (75) 91234-5678</v>
+        <v>+55 (14) 92149-5881</v>
       </c>
       <c r="C6" t="str">
-        <v>https://wa.me/5575912345678</v>
+        <v>https://wa.me/5514921495881</v>
       </c>
       <c r="D6" t="str">
-        <v>thiago.vieira@outlook.com</v>
+        <v>fabio.bittencourt@outlook.com</v>
       </c>
       <c r="E6" t="str">
-        <v>Feira de Santana</v>
+        <v>Bauru</v>
       </c>
       <c r="F6" t="str">
-        <v>BA</v>
+        <v>SP</v>
       </c>
       <c r="G6" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H6">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="I6" t="str">
-        <v>21/03/2026</v>
+        <v>01/06/2026</v>
       </c>
       <c r="J6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K6">
-        <v>2980</v>
+        <v>5660</v>
       </c>
       <c r="L6">
-        <v>2980</v>
+        <v>2830</v>
       </c>
       <c r="M6">
         <v>45</v>
       </c>
       <c r="N6" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O6" t="str">
-        <v>conhaque</v>
+        <v>azul</v>
       </c>
       <c r="P6" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q6">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="R6">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="S6" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Emerson Santos Braga</v>
+        <v>Augusto Souza Queiroz</v>
       </c>
       <c r="B7" t="str">
-        <v>+55 (53) 96795-9148</v>
+        <v>+55 (41) 97832-6036</v>
       </c>
       <c r="C7" t="str">
-        <v>https://wa.me/5553967959148</v>
+        <v>https://wa.me/5541978326036</v>
       </c>
       <c r="D7" t="str">
-        <v>emerson.santos@gmail.com</v>
+        <v/>
       </c>
       <c r="E7" t="str">
-        <v>Pelotas</v>
+        <v>Curitiba</v>
       </c>
       <c r="F7" t="str">
-        <v>RS</v>
+        <v>PR</v>
       </c>
       <c r="G7" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H7">
-        <v>356</v>
+        <v>143</v>
       </c>
       <c r="I7" t="str">
-        <v>29/08/2025</v>
+        <v>28/05/2026</v>
       </c>
       <c r="J7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K7">
-        <v>2450</v>
+        <v>5078</v>
       </c>
       <c r="L7">
-        <v>2450</v>
+        <v>2539</v>
       </c>
       <c r="M7">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N7" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O7" t="str">
-        <v>marrom</v>
+        <v>whisky</v>
       </c>
       <c r="P7" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q7">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="R7">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="S7" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Hugo Nogueira Monteiro</v>
+        <v>Jose Goncalves Tavares</v>
       </c>
       <c r="B8" t="str">
-        <v>+55 (75) 94195-0106</v>
+        <v>+55 (51) 91282-4423</v>
       </c>
       <c r="C8" t="str">
-        <v>https://wa.me/5575941950106</v>
+        <v>https://wa.me/5551912824423</v>
       </c>
       <c r="D8" t="str">
-        <v>hugo.nogueira@icloud.com</v>
+        <v>jose.goncalves@icloud.com</v>
       </c>
       <c r="E8" t="str">
-        <v>Feira de Santana</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F8" t="str">
-        <v>BA</v>
+        <v>RS</v>
       </c>
       <c r="G8" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H8">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I8" t="str">
-        <v>04/03/2026</v>
+        <v>03/05/2026</v>
       </c>
       <c r="J8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K8">
-        <v>2390</v>
+        <v>11340</v>
       </c>
       <c r="L8">
-        <v>2390</v>
+        <v>2268</v>
       </c>
       <c r="M8">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="N8" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O8" t="str">
         <v>preto</v>
       </c>
       <c r="P8" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q8">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="R8">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="S8" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Guilherme Fernandes</v>
+        <v>Rafael Guimaraes</v>
       </c>
       <c r="B9" t="str">
-        <v>+55 (19) 95081-4029</v>
+        <v>+55 (91) 96031-5383</v>
       </c>
       <c r="C9" t="str">
-        <v>https://wa.me/5519950814029</v>
+        <v>https://wa.me/5591960315383</v>
       </c>
       <c r="D9" t="str">
-        <v>guilherme.fernandes@hotmail.com</v>
+        <v>rafael.guimaraes@gmail.com</v>
       </c>
       <c r="E9" t="str">
-        <v>Campinas</v>
+        <v>Belem</v>
       </c>
       <c r="F9" t="str">
-        <v>SP</v>
+        <v>PA</v>
       </c>
       <c r="G9" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H9">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="I9" t="str">
-        <v>04/04/2026</v>
+        <v>12/06/2026</v>
       </c>
       <c r="J9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K9">
-        <v>4170</v>
+        <v>10940</v>
       </c>
       <c r="L9">
-        <v>2085</v>
+        <v>2188</v>
       </c>
       <c r="M9">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="N9" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O9" t="str">
         <v>preto</v>
       </c>
       <c r="P9" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q9">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R9">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="S9" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Victor Sampaio</v>
+        <v>Augusto Goncalves Bittencourt</v>
       </c>
       <c r="B10" t="str">
-        <v>+55 (81) 95887-4230</v>
+        <v>+55 (22) 95752-5110</v>
       </c>
       <c r="C10" t="str">
-        <v>https://wa.me/5581958874230</v>
+        <v>https://wa.me/5522957525110</v>
       </c>
       <c r="D10" t="str">
-        <v>victor.sampaio@yahoo.com.br</v>
+        <v/>
       </c>
       <c r="E10" t="str">
-        <v>Recife</v>
+        <v>Campos dos Goytacazes</v>
       </c>
       <c r="F10" t="str">
-        <v>PE</v>
+        <v>RJ</v>
       </c>
       <c r="G10" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H10">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="I10" t="str">
-        <v>26/03/2026</v>
+        <v>07/06/2026</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K10">
-        <v>2690</v>
+        <v>6790</v>
       </c>
       <c r="L10">
-        <v>2690</v>
+        <v>2263.33</v>
       </c>
       <c r="M10">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N10" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O10" t="str">
-        <v>bordo</v>
+        <v>azul</v>
       </c>
       <c r="P10" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q10">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R10">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="S10" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Flavio Souza Moraes</v>
+        <v>Joaquim Xavier Neves</v>
       </c>
       <c r="B11" t="str">
-        <v>+55 (11) 97385-0933</v>
+        <v>+55 (48) 94593-0655</v>
       </c>
       <c r="C11" t="str">
-        <v>https://wa.me/5511973850933</v>
+        <v>https://wa.me/5548945930655</v>
       </c>
       <c r="D11" t="str">
-        <v>flavio.souza@uol.com.br</v>
+        <v>joaquim.xavier@gmail.com</v>
       </c>
       <c r="E11" t="str">
-        <v>Santo Andre</v>
+        <v>Florianopolis</v>
       </c>
       <c r="F11" t="str">
-        <v>SP</v>
+        <v>SC</v>
       </c>
       <c r="G11" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H11">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="I11" t="str">
-        <v>05/03/2026</v>
+        <v>10/07/2026</v>
       </c>
       <c r="J11">
         <v>3</v>
       </c>
       <c r="K11">
-        <v>7440</v>
+        <v>6760</v>
       </c>
       <c r="L11">
-        <v>2480</v>
+        <v>2253.33</v>
       </c>
       <c r="M11">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="N11" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O11" t="str">
         <v>preto</v>
       </c>
       <c r="P11" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q11">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="R11">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="S11" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Emerson Pinheiro</v>
+        <v>Juliano Araujo</v>
       </c>
       <c r="B12" t="str">
-        <v>+55 (19) 94082-7190</v>
+        <v>+55 (11) 93888-4079</v>
       </c>
       <c r="C12" t="str">
-        <v>https://wa.me/5519940827190</v>
+        <v>https://wa.me/5511938884079</v>
       </c>
       <c r="D12" t="str">
-        <v>emerson.pinheiro@icloud.com</v>
+        <v/>
       </c>
       <c r="E12" t="str">
-        <v>Campinas</v>
+        <v>Guarulhos</v>
       </c>
       <c r="F12" t="str">
         <v>SP</v>
       </c>
       <c r="G12" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H12">
-        <v>148</v>
+        <v>345</v>
       </c>
       <c r="I12" t="str">
-        <v>25/03/2026</v>
+        <v>07/11/2025</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12">
         <v>2490</v>
       </c>
       <c r="L12">
         <v>2490</v>
       </c>
       <c r="M12">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="N12" t="str">
         <v>Monk Strap</v>
       </c>
       <c r="O12" t="str">
-        <v>whisky</v>
+        <v>marrom</v>
       </c>
       <c r="P12" t="str">
         <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q12">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="R12">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="S12" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Nicolas Barbosa</v>
+        <v>Silvio Pereira</v>
       </c>
       <c r="B13" t="str">
-        <v>+55 (11) 99638-5225</v>
+        <v>+55 (47) 92109-6807</v>
       </c>
       <c r="C13" t="str">
-        <v>https://wa.me/5511996385225</v>
+        <v>https://wa.me/5547921096807</v>
       </c>
       <c r="D13" t="str">
-        <v>nicolas.barbosa@icloud.com</v>
+        <v>silvio.pereira@yahoo.com.br</v>
       </c>
       <c r="E13" t="str">
-        <v>Santo Andre</v>
+        <v>Joinville</v>
       </c>
       <c r="F13" t="str">
-        <v>SP</v>
+        <v>SC</v>
       </c>
       <c r="G13" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H13">
-        <v>141</v>
+        <v>186</v>
       </c>
       <c r="I13" t="str">
-        <v>01/04/2026</v>
+        <v>15/04/2026</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13">
-        <v>2580</v>
+        <v>2490</v>
       </c>
       <c r="L13">
-        <v>2580</v>
+        <v>2490</v>
       </c>
       <c r="M13">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="N13" t="str">
-        <v>Bota</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O13" t="str">
         <v>conhaque</v>
       </c>
       <c r="P13" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q13">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="R13">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="S13" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Francisco Vasconcelos Camargo</v>
+        <v>Mateus Fonseca</v>
       </c>
       <c r="B14" t="str">
-        <v>+55 (32) 98964-2828</v>
+        <v>+55 (12) 99352-5176</v>
       </c>
       <c r="C14" t="str">
-        <v>https://wa.me/5532989642828</v>
+        <v>https://wa.me/5512993525176</v>
       </c>
       <c r="D14" t="str">
-        <v>francisco.vasconcelos@uol.com.br</v>
+        <v>mateus.fonseca@hotmail.com</v>
       </c>
       <c r="E14" t="str">
-        <v>Juiz de Fora</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F14" t="str">
-        <v>MG</v>
+        <v>SP</v>
       </c>
       <c r="G14" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H14">
-        <v>151</v>
+        <v>177</v>
       </c>
       <c r="I14" t="str">
-        <v>22/03/2026</v>
+        <v>24/04/2026</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14">
-        <v>2290</v>
+        <v>2488</v>
       </c>
       <c r="L14">
-        <v>2290</v>
+        <v>2488</v>
       </c>
       <c r="M14">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N14" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O14" t="str">
-        <v>bordo</v>
+        <v>conhaque</v>
       </c>
       <c r="P14" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q14">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="R14">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="S14" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Juliano Araujo</v>
+        <v>Eduardo Monteiro Marques</v>
       </c>
       <c r="B15" t="str">
-        <v>+55 (11) 93888-4079</v>
+        <v>+55 (44) 91240-7621</v>
       </c>
       <c r="C15" t="str">
-        <v>https://wa.me/5511938884079</v>
+        <v>https://wa.me/5544912407621</v>
       </c>
       <c r="D15" t="str">
-        <v/>
+        <v>eduardo.monteiro@hotmail.com</v>
       </c>
       <c r="E15" t="str">
-        <v>Guarulhos</v>
+        <v>Maringa</v>
       </c>
       <c r="F15" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G15" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H15">
-        <v>286</v>
+        <v>111</v>
       </c>
       <c r="I15" t="str">
-        <v>07/11/2025</v>
+        <v>29/06/2026</v>
       </c>
       <c r="J15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K15">
-        <v>2490</v>
+        <v>7070</v>
       </c>
       <c r="L15">
-        <v>2490</v>
+        <v>2356.67</v>
       </c>
       <c r="M15">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N15" t="str">
-        <v>Monk Strap</v>
+        <v>Bota</v>
       </c>
       <c r="O15" t="str">
         <v>marrom</v>
       </c>
       <c r="P15" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q15">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="R15">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="S15" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Jose Goncalves Tavares</v>
+        <v>Caio Magalhaes</v>
       </c>
       <c r="B16" t="str">
-        <v>+55 (51) 91282-4423</v>
+        <v>+55 (21) 97882-9007</v>
       </c>
       <c r="C16" t="str">
-        <v>https://wa.me/5551912824423</v>
+        <v>https://wa.me/5521978829007</v>
       </c>
       <c r="D16" t="str">
-        <v>jose.goncalves@icloud.com</v>
+        <v>caio.magalhaes@gmail.com</v>
       </c>
       <c r="E16" t="str">
-        <v>Porto Alegre</v>
+        <v>Niteroi</v>
       </c>
       <c r="F16" t="str">
-        <v>RS</v>
+        <v>RJ</v>
       </c>
       <c r="G16" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H16">
-        <v>109</v>
+        <v>145</v>
       </c>
       <c r="I16" t="str">
-        <v>03/05/2026</v>
+        <v>26/05/2026</v>
       </c>
       <c r="J16">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="K16">
-        <v>11340</v>
+        <v>5269</v>
       </c>
       <c r="L16">
-        <v>2268</v>
+        <v>2634.5</v>
       </c>
       <c r="M16">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N16" t="str">
-        <v>Derby</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O16" t="str">
         <v>preto</v>
       </c>
       <c r="P16" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q16">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="R16">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="S16" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Felipe Queiroz</v>
+        <v>Emerson Santos Costa</v>
       </c>
       <c r="B17" t="str">
-        <v>+55 (12) 96575-5203</v>
+        <v>+55 (83) 99295-6448</v>
       </c>
       <c r="C17" t="str">
-        <v>https://wa.me/5512965755203</v>
+        <v>https://wa.me/5583992956448</v>
       </c>
       <c r="D17" t="str">
-        <v>felipe.queiroz@yahoo.com.br</v>
+        <v>emerson.santos@hotmail.com</v>
       </c>
       <c r="E17" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F17" t="str">
-        <v>SP</v>
+        <v>PB</v>
       </c>
       <c r="G17" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H17">
-        <v>224</v>
+        <v>131</v>
       </c>
       <c r="I17" t="str">
-        <v>08/01/2026</v>
+        <v>09/06/2026</v>
       </c>
       <c r="J17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K17">
-        <v>2390</v>
+        <v>4580</v>
       </c>
       <c r="L17">
-        <v>2390</v>
+        <v>2290</v>
       </c>
       <c r="M17">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N17" t="str">
-        <v>Bota</v>
+        <v>Loafer</v>
       </c>
       <c r="O17" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P17" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q17">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="R17">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="S17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Hugo Cardoso</v>
+        <v>Danilo Moreira Freitas</v>
       </c>
       <c r="B18" t="str">
-        <v>+55 (21) 91446-7955</v>
+        <v>+55 (11) 99634-5470</v>
       </c>
       <c r="C18" t="str">
-        <v>https://wa.me/5521914467955</v>
+        <v>https://wa.me/5511996345470</v>
       </c>
       <c r="D18" t="str">
-        <v>hugo.cardoso@uol.com.br</v>
+        <v>danilo.moreira@hotmail.com</v>
       </c>
       <c r="E18" t="str">
-        <v>Rio de Janeiro</v>
+        <v>Guarulhos</v>
       </c>
       <c r="F18" t="str">
-        <v>RJ</v>
+        <v>SP</v>
       </c>
       <c r="G18" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H18">
-        <v>217</v>
+        <v>108</v>
       </c>
       <c r="I18" t="str">
-        <v>15/01/2026</v>
+        <v>02/07/2026</v>
       </c>
       <c r="J18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K18">
-        <v>2290</v>
+        <v>4880</v>
       </c>
       <c r="L18">
-        <v>2290</v>
+        <v>2440</v>
       </c>
       <c r="M18">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="N18" t="str">
-        <v>Bota</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O18" t="str">
-        <v>marrom</v>
+        <v>conhaque</v>
       </c>
       <c r="P18" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q18">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="R18">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="S18" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Enzo Falcao Pinto</v>
+        <v>Victor Sampaio</v>
       </c>
       <c r="B19" t="str">
-        <v>+55 (11) 95281-1742</v>
+        <v>+55 (81) 95887-4230</v>
       </c>
       <c r="C19" t="str">
-        <v>https://wa.me/5511952811742</v>
+        <v>https://wa.me/5581958874230</v>
       </c>
       <c r="D19" t="str">
-        <v>enzo.falcao@outlook.com</v>
+        <v>victor.sampaio@yahoo.com.br</v>
       </c>
       <c r="E19" t="str">
-        <v>Santo Andre</v>
+        <v>Recife</v>
       </c>
       <c r="F19" t="str">
-        <v>SP</v>
+        <v>PE</v>
       </c>
       <c r="G19" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H19">
-        <v>178</v>
+        <v>206</v>
       </c>
       <c r="I19" t="str">
-        <v>23/02/2026</v>
+        <v>26/03/2026</v>
       </c>
       <c r="J19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K19">
-        <v>700</v>
+        <v>2690</v>
       </c>
       <c r="L19">
-        <v>175</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2690</v>
+      </c>
+      <c r="M19">
+        <v>40</v>
       </c>
       <c r="N19" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O19" t="str">
-        <v/>
+        <v>bordo</v>
       </c>
       <c r="P19" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q19">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="R19">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="S19" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Joaquim Silva</v>
+        <v>Nicolas Barbosa</v>
       </c>
       <c r="B20" t="str">
-        <v>+55 (11) 99485-9064</v>
+        <v>+55 (11) 99638-5225</v>
       </c>
       <c r="C20" t="str">
-        <v>https://wa.me/5511994859064</v>
+        <v>https://wa.me/5511996385225</v>
       </c>
       <c r="D20" t="str">
-        <v/>
+        <v>nicolas.barbosa@icloud.com</v>
       </c>
       <c r="E20" t="str">
         <v>Santo Andre</v>
       </c>
       <c r="F20" t="str">
         <v>SP</v>
       </c>
       <c r="G20" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H20">
-        <v>163</v>
+        <v>200</v>
       </c>
       <c r="I20" t="str">
-        <v>10/03/2026</v>
+        <v>01/04/2026</v>
       </c>
       <c r="J20">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K20">
-        <v>358</v>
+        <v>2580</v>
       </c>
       <c r="L20">
-        <v>89.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2580</v>
+      </c>
+      <c r="M20">
+        <v>43</v>
       </c>
       <c r="N20" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O20" t="str">
-        <v/>
+        <v>conhaque</v>
       </c>
       <c r="P20" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q20">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="R20">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="S20" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Otavio Costa</v>
+        <v>Marcio Andrade</v>
       </c>
       <c r="B21" t="str">
-        <v>+55 (62) 93159-0383</v>
+        <v>+55 (32) 97807-1587</v>
       </c>
       <c r="C21" t="str">
-        <v>https://wa.me/5562931590383</v>
+        <v>https://wa.me/5532978071587</v>
       </c>
       <c r="D21" t="str">
-        <v>otavio.costa@yahoo.com.br</v>
+        <v>marcio.andrade@icloud.com</v>
       </c>
       <c r="E21" t="str">
-        <v>Goiania</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F21" t="str">
-        <v>GO</v>
+        <v>MG</v>
       </c>
       <c r="G21" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H21">
-        <v>278</v>
+        <v>180</v>
       </c>
       <c r="I21" t="str">
-        <v>15/11/2025</v>
+        <v>21/04/2026</v>
       </c>
       <c r="J21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K21">
-        <v>2390</v>
+        <v>4129</v>
       </c>
       <c r="L21">
-        <v>2390</v>
+        <v>2064.5</v>
       </c>
       <c r="M21">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N21" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O21" t="str">
-        <v>whisky</v>
+        <v>bordo</v>
       </c>
       <c r="P21" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q21">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="R21">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="S21" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Diego Nascimento</v>
+        <v>Thiago Vieira</v>
       </c>
       <c r="B22" t="str">
-        <v>+55 (98) 91505-2226</v>
+        <v>+55 (75) 91234-5678</v>
       </c>
       <c r="C22" t="str">
-        <v>https://wa.me/5598915052226</v>
+        <v>https://wa.me/5575912345678</v>
       </c>
       <c r="D22" t="str">
-        <v>diego.nascimento@outlook.com</v>
+        <v>thiago.vieira@outlook.com</v>
       </c>
       <c r="E22" t="str">
-        <v>Sao Luis</v>
+        <v>Feira de Santana</v>
       </c>
       <c r="F22" t="str">
-        <v>MA</v>
+        <v>BA</v>
       </c>
       <c r="G22" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H22">
-        <v>119</v>
+        <v>211</v>
       </c>
       <c r="I22" t="str">
-        <v>23/04/2026</v>
+        <v>21/03/2026</v>
       </c>
       <c r="J22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K22">
-        <v>4269</v>
+        <v>2980</v>
       </c>
       <c r="L22">
-        <v>2134.5</v>
+        <v>2980</v>
       </c>
       <c r="M22">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N22" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O22" t="str">
         <v>conhaque</v>
       </c>
       <c r="P22" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q22">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="R22">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="S22" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Marcio Marques Oliveira</v>
+        <v>Otavio Costa</v>
       </c>
       <c r="B23" t="str">
-        <v>+55 (54) 96669-2720</v>
+        <v>+55 (62) 93159-0383</v>
       </c>
       <c r="C23" t="str">
-        <v>https://wa.me/5554966692720</v>
+        <v>https://wa.me/5562931590383</v>
       </c>
       <c r="D23" t="str">
-        <v>marcio.marques@outlook.com</v>
+        <v>otavio.costa@yahoo.com.br</v>
       </c>
       <c r="E23" t="str">
-        <v>Caxias do Sul</v>
+        <v>Goiania</v>
       </c>
       <c r="F23" t="str">
-        <v>RS</v>
+        <v>GO</v>
       </c>
       <c r="G23" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H23">
-        <v>210</v>
+        <v>337</v>
       </c>
       <c r="I23" t="str">
-        <v>22/01/2026</v>
+        <v>15/11/2025</v>
       </c>
       <c r="J23">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K23">
-        <v>7149</v>
+        <v>2390</v>
       </c>
       <c r="L23">
-        <v>2383</v>
+        <v>2390</v>
       </c>
       <c r="M23">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N23" t="str">
         <v>Bota</v>
       </c>
       <c r="O23" t="str">
-        <v>marrom</v>
+        <v>whisky</v>
       </c>
       <c r="P23" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q23">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="R23">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="S23" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>Leonardo Goncalves</v>
       </c>
       <c r="B24" t="str">
         <v>+55 (54) 91210-0986</v>
       </c>
       <c r="C24" t="str">
         <v>https://wa.me/5554912100986</v>
       </c>
       <c r="D24" t="str">
         <v>leonardo.goncalves@uol.com.br</v>
       </c>
       <c r="E24" t="str">
         <v>Caxias do Sul</v>
       </c>
       <c r="F24" t="str">
         <v>RS</v>
       </c>
       <c r="G24" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H24">
-        <v>111</v>
+        <v>170</v>
       </c>
       <c r="I24" t="str">
         <v>01/05/2026</v>
       </c>
       <c r="J24">
         <v>3</v>
       </c>
       <c r="K24">
         <v>6159</v>
       </c>
       <c r="L24">
         <v>2053</v>
       </c>
       <c r="M24">
         <v>37</v>
       </c>
       <c r="N24" t="str">
         <v>Loafer</v>
       </c>
       <c r="O24" t="str">
         <v>conhaque</v>
       </c>
       <c r="P24" t="str">
         <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q24">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="R24">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="S24" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Caio Magalhaes</v>
+        <v>Nicolas Azevedo Pereira</v>
       </c>
       <c r="B25" t="str">
-        <v>+55 (21) 97882-9007</v>
+        <v>+55 (27) 91742-2773</v>
       </c>
       <c r="C25" t="str">
-        <v>https://wa.me/5521978829007</v>
+        <v>https://wa.me/5527917422773</v>
       </c>
       <c r="D25" t="str">
-        <v>caio.magalhaes@gmail.com</v>
+        <v>nicolas.azevedo@gmail.com</v>
       </c>
       <c r="E25" t="str">
-        <v>Niteroi</v>
+        <v>Vitoria</v>
       </c>
       <c r="F25" t="str">
-        <v>RJ</v>
+        <v>ES</v>
       </c>
       <c r="G25" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H25">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="I25" t="str">
-        <v>26/05/2026</v>
+        <v>12/06/2026</v>
       </c>
       <c r="J25">
         <v>2</v>
       </c>
       <c r="K25">
-        <v>5269</v>
+        <v>4080</v>
       </c>
       <c r="L25">
-        <v>2634.5</v>
+        <v>2040</v>
       </c>
       <c r="M25">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N25" t="str">
-        <v>Monk Strap</v>
+        <v>Oxford</v>
       </c>
       <c r="O25" t="str">
         <v>preto</v>
       </c>
       <c r="P25" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q25">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="R25">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="S25" t="str">
         <v/>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Marcelo Correia</v>
+        <v>Vicente Macedo</v>
       </c>
       <c r="B26" t="str">
-        <v>+55 (15) 99632-5371</v>
+        <v>+55 (12) 96613-2714</v>
       </c>
       <c r="C26" t="str">
-        <v>https://wa.me/5515996325371</v>
+        <v>https://wa.me/5512966132714</v>
       </c>
       <c r="D26" t="str">
-        <v/>
+        <v>vicente.macedo@hotmail.com</v>
       </c>
       <c r="E26" t="str">
-        <v>Sorocaba</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F26" t="str">
         <v>SP</v>
       </c>
       <c r="G26" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H26">
-        <v>289</v>
+        <v>178</v>
       </c>
       <c r="I26" t="str">
-        <v>04/11/2025</v>
+        <v>23/04/2026</v>
       </c>
       <c r="J26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K26">
-        <v>1990</v>
+        <v>5370</v>
       </c>
       <c r="L26">
-        <v>1990</v>
+        <v>1790</v>
       </c>
       <c r="M26">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N26" t="str">
-        <v>Derby</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O26" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P26" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q26">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="R26">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="S26" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Silvio Pereira</v>
+        <v>Diego Nascimento</v>
       </c>
       <c r="B27" t="str">
-        <v>+55 (47) 92109-6807</v>
+        <v>+55 (98) 91505-2226</v>
       </c>
       <c r="C27" t="str">
-        <v>https://wa.me/5547921096807</v>
+        <v>https://wa.me/5598915052226</v>
       </c>
       <c r="D27" t="str">
-        <v>silvio.pereira@yahoo.com.br</v>
+        <v>diego.nascimento@outlook.com</v>
       </c>
       <c r="E27" t="str">
-        <v>Joinville</v>
+        <v>Sao Luis</v>
       </c>
       <c r="F27" t="str">
-        <v>SC</v>
+        <v>MA</v>
       </c>
       <c r="G27" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H27">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="I27" t="str">
-        <v>15/04/2026</v>
+        <v>23/04/2026</v>
       </c>
       <c r="J27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K27">
-        <v>2490</v>
+        <v>4269</v>
       </c>
       <c r="L27">
-        <v>2490</v>
+        <v>2134.5</v>
       </c>
       <c r="M27">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N27" t="str">
-        <v>Monk Strap</v>
+        <v>Loafer</v>
       </c>
       <c r="O27" t="str">
         <v>conhaque</v>
       </c>
       <c r="P27" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q27">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="R27">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="S27" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Mauricio Pacheco Medeiros</v>
+        <v>Pedro Gomes</v>
       </c>
       <c r="B28" t="str">
-        <v>+55 (43) 93955-2463</v>
+        <v>+55 (11) 92211-4914</v>
       </c>
       <c r="C28" t="str">
-        <v>https://wa.me/5543939552463</v>
+        <v>https://wa.me/5511922114914</v>
       </c>
       <c r="D28" t="str">
-        <v>mauricio.pacheco@outlook.com</v>
+        <v>pedro.gomes@gmail.com</v>
       </c>
       <c r="E28" t="str">
-        <v>Londrina</v>
+        <v>Guarulhos</v>
       </c>
       <c r="F28" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G28" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H28">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="I28" t="str">
-        <v>08/06/2026</v>
+        <v>22/06/2026</v>
       </c>
       <c r="J28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K28">
-        <v>290</v>
+        <v>3958</v>
       </c>
       <c r="L28">
-        <v>290</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1979</v>
+      </c>
+      <c r="M28">
+        <v>41</v>
       </c>
       <c r="N28" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O28" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P28" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q28">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="R28">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="S28" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Vicente Macedo</v>
+        <v>Marcelo Teixeira Falcao</v>
       </c>
       <c r="B29" t="str">
-        <v>+55 (12) 96613-2714</v>
+        <v>+55 (65) 95576-6183</v>
       </c>
       <c r="C29" t="str">
-        <v>https://wa.me/5512966132714</v>
+        <v>https://wa.me/5565955766183</v>
       </c>
       <c r="D29" t="str">
-        <v>vicente.macedo@hotmail.com</v>
+        <v>marcelo.teixeira@hotmail.com</v>
       </c>
       <c r="E29" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F29" t="str">
-        <v>SP</v>
+        <v>MT</v>
       </c>
       <c r="G29" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H29">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="I29" t="str">
-        <v>23/04/2026</v>
+        <v>24/05/2026</v>
       </c>
       <c r="J29">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K29">
-        <v>5370</v>
+        <v>2868</v>
       </c>
       <c r="L29">
-        <v>1790</v>
+        <v>2868</v>
       </c>
       <c r="M29">
         <v>42</v>
       </c>
       <c r="N29" t="str">
-        <v>Monk Strap</v>
+        <v>Oxford</v>
       </c>
       <c r="O29" t="str">
-        <v>marrom</v>
+        <v>conhaque</v>
       </c>
       <c r="P29" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q29">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="R29">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="S29" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Renato Costa</v>
+        <v>Emerson Pinheiro</v>
       </c>
       <c r="B30" t="str">
-        <v>+55 (47) 93505-1470</v>
+        <v>+55 (19) 94082-7190</v>
       </c>
       <c r="C30" t="str">
-        <v>https://wa.me/5547935051470</v>
+        <v>https://wa.me/5519940827190</v>
       </c>
       <c r="D30" t="str">
-        <v>renato.costa@gmail.com</v>
+        <v>emerson.pinheiro@icloud.com</v>
       </c>
       <c r="E30" t="str">
-        <v>Joinville</v>
+        <v>Campinas</v>
       </c>
       <c r="F30" t="str">
-        <v>SC</v>
+        <v>SP</v>
       </c>
       <c r="G30" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H30">
-        <v>103</v>
+        <v>207</v>
       </c>
       <c r="I30" t="str">
-        <v>09/05/2026</v>
+        <v>25/03/2026</v>
       </c>
       <c r="J30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K30">
-        <v>4129</v>
+        <v>2490</v>
       </c>
       <c r="L30">
-        <v>2064.5</v>
+        <v>2490</v>
       </c>
       <c r="M30">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N30" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O30" t="str">
-        <v>preto</v>
+        <v>whisky</v>
       </c>
       <c r="P30" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q30">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="R30">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="S30" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Danilo Ferreira Andrade</v>
+        <v>Renato Costa</v>
       </c>
       <c r="B31" t="str">
-        <v>+55 (32) 97466-7635</v>
+        <v>+55 (47) 93505-1470</v>
       </c>
       <c r="C31" t="str">
-        <v>https://wa.me/5532974667635</v>
+        <v>https://wa.me/5547935051470</v>
       </c>
       <c r="D31" t="str">
-        <v>danilo.ferreira@outlook.com</v>
+        <v>renato.costa@gmail.com</v>
       </c>
       <c r="E31" t="str">
-        <v>Juiz de Fora</v>
+        <v>Joinville</v>
       </c>
       <c r="F31" t="str">
-        <v>MG</v>
+        <v>SC</v>
       </c>
       <c r="G31" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H31">
-        <v>219</v>
+        <v>162</v>
       </c>
       <c r="I31" t="str">
-        <v>13/01/2026</v>
+        <v>09/05/2026</v>
       </c>
       <c r="J31">
         <v>2</v>
       </c>
       <c r="K31">
-        <v>2257</v>
+        <v>4129</v>
       </c>
       <c r="L31">
-        <v>1128.5</v>
+        <v>2064.5</v>
       </c>
       <c r="M31">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N31" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O31" t="str">
         <v>preto</v>
       </c>
       <c r="P31" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q31">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="R31">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="S31" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>Luis Lacerda Siqueira</v>
       </c>
       <c r="B32" t="str">
         <v>+55 (92) 94012-8861</v>
       </c>
       <c r="C32" t="str">
         <v>https://wa.me/5592940128861</v>
       </c>
       <c r="D32" t="str">
         <v>luis.lacerda@hotmail.com</v>
       </c>
       <c r="E32" t="str">
         <v>Manaus</v>
       </c>
       <c r="F32" t="str">
         <v>AM</v>
       </c>
       <c r="G32" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H32">
-        <v>250</v>
+        <v>309</v>
       </c>
       <c r="I32" t="str">
         <v>13/12/2025</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
       <c r="K32">
         <v>2470</v>
       </c>
       <c r="L32">
         <v>2470</v>
       </c>
       <c r="M32">
         <v>37</v>
       </c>
       <c r="N32" t="str">
         <v>Loafer</v>
       </c>
       <c r="O32" t="str">
         <v>preto</v>
       </c>
       <c r="P32" t="str">
         <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q32">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="R32">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="S32" t="str">
         <v/>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Luciano Ferreira Ferreira</v>
+        <v>Emerson Santos Braga</v>
       </c>
       <c r="B33" t="str">
-        <v>+55 (16) 96637-7537</v>
+        <v>+55 (53) 96795-9148</v>
       </c>
       <c r="C33" t="str">
-        <v>https://wa.me/5516966377537</v>
+        <v>https://wa.me/5553967959148</v>
       </c>
       <c r="D33" t="str">
-        <v>luciano.ferreira@hotmail.com</v>
+        <v>emerson.santos@gmail.com</v>
       </c>
       <c r="E33" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Pelotas</v>
       </c>
       <c r="F33" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G33" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H33">
-        <v>95</v>
+        <v>415</v>
       </c>
       <c r="I33" t="str">
-        <v>17/05/2026</v>
+        <v>29/08/2025</v>
       </c>
       <c r="J33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K33">
-        <v>6080</v>
+        <v>2450</v>
       </c>
       <c r="L33">
-        <v>3040</v>
+        <v>2450</v>
       </c>
       <c r="M33">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N33" t="str">
-        <v>Monk Strap</v>
+        <v>Bota</v>
       </c>
       <c r="O33" t="str">
-        <v>whisky</v>
+        <v>marrom</v>
       </c>
       <c r="P33" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q33">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="R33">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="S33" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Raul Batista Barros</v>
+        <v>Bruno Falcao</v>
       </c>
       <c r="B34" t="str">
-        <v>+55 (19) 92012-0946</v>
+        <v>+55 (85) 94836-7850</v>
       </c>
       <c r="C34" t="str">
-        <v>https://wa.me/5519920120946</v>
+        <v>https://wa.me/5585948367850</v>
       </c>
       <c r="D34" t="str">
-        <v>raul.batista@gmail.com</v>
+        <v>bruno.falcao@yahoo.com.br</v>
       </c>
       <c r="E34" t="str">
-        <v>Campinas</v>
+        <v>Fortaleza</v>
       </c>
       <c r="F34" t="str">
-        <v>SP</v>
+        <v>CE</v>
       </c>
       <c r="G34" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H34">
-        <v>266</v>
+        <v>142</v>
       </c>
       <c r="I34" t="str">
-        <v>27/11/2025</v>
+        <v>29/05/2026</v>
       </c>
       <c r="J34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K34">
-        <v>1990</v>
+        <v>6759</v>
       </c>
       <c r="L34">
-        <v>1990</v>
+        <v>1689.75</v>
       </c>
       <c r="M34">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="N34" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O34" t="str">
-        <v>whisky</v>
+        <v>preto</v>
       </c>
       <c r="P34" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q34">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="R34">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="S34" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Gustavo Campos Fonseca</v>
+        <v>Francisco Vasconcelos Camargo</v>
       </c>
       <c r="B35" t="str">
-        <v>+55 (43) 94980-2152</v>
+        <v>+55 (32) 98964-2828</v>
       </c>
       <c r="C35" t="str">
-        <v>https://wa.me/5543949802152</v>
+        <v>https://wa.me/5532989642828</v>
       </c>
       <c r="D35" t="str">
-        <v>gustavo.campos@uol.com.br</v>
+        <v>francisco.vasconcelos@uol.com.br</v>
       </c>
       <c r="E35" t="str">
-        <v>Londrina</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F35" t="str">
-        <v>PR</v>
+        <v>MG</v>
       </c>
       <c r="G35" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H35">
-        <v>132</v>
+        <v>210</v>
       </c>
       <c r="I35" t="str">
-        <v>10/04/2026</v>
+        <v>22/03/2026</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
       <c r="K35">
-        <v>1890</v>
+        <v>2290</v>
       </c>
       <c r="L35">
-        <v>1890</v>
+        <v>2290</v>
       </c>
       <c r="M35">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N35" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O35" t="str">
-        <v>conhaque</v>
+        <v>bordo</v>
       </c>
       <c r="P35" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q35">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="R35">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="S35" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Gustavo Medeiros</v>
+        <v>Mauricio Gomes</v>
       </c>
       <c r="B36" t="str">
-        <v>+55 (15) 97089-9901</v>
+        <v>+55 (51) 96334-7701</v>
       </c>
       <c r="C36" t="str">
-        <v>https://wa.me/5515970899901</v>
+        <v>https://wa.me/5551963347701</v>
       </c>
       <c r="D36" t="str">
-        <v>gustavo.medeiros@gmail.com</v>
+        <v>mauricio.gomes@outlook.com</v>
       </c>
       <c r="E36" t="str">
-        <v>Sorocaba</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F36" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G36" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H36">
-        <v>176</v>
+        <v>244</v>
       </c>
       <c r="I36" t="str">
-        <v>25/02/2026</v>
+        <v>16/02/2026</v>
       </c>
       <c r="J36">
         <v>2</v>
       </c>
       <c r="K36">
-        <v>3980</v>
+        <v>5080</v>
       </c>
       <c r="L36">
-        <v>1990</v>
+        <v>2540</v>
       </c>
       <c r="M36">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N36" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O36" t="str">
-        <v>whisky</v>
+        <v>bordo</v>
       </c>
       <c r="P36" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q36">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="R36">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="S36" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Bruno Falcao</v>
+        <v>Antonio Lopes Pinto</v>
       </c>
       <c r="B37" t="str">
-        <v>+55 (85) 94836-7850</v>
+        <v>+55 (67) 93780-9915</v>
       </c>
       <c r="C37" t="str">
-        <v>https://wa.me/5585948367850</v>
+        <v>https://wa.me/5567937809915</v>
       </c>
       <c r="D37" t="str">
-        <v>bruno.falcao@yahoo.com.br</v>
+        <v>antonio.lopes@outlook.com</v>
       </c>
       <c r="E37" t="str">
-        <v>Fortaleza</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F37" t="str">
-        <v>CE</v>
+        <v>MS</v>
       </c>
       <c r="G37" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H37">
-        <v>83</v>
+        <v>171</v>
       </c>
       <c r="I37" t="str">
-        <v>29/05/2026</v>
+        <v>30/04/2026</v>
       </c>
       <c r="J37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K37">
-        <v>6759</v>
+        <v>2039</v>
       </c>
       <c r="L37">
-        <v>1689.75</v>
+        <v>2039</v>
       </c>
       <c r="M37">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N37" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O37" t="str">
         <v>preto</v>
       </c>
       <c r="P37" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q37">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="R37">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="S37" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Fabio Bittencourt</v>
+        <v>Marcelo Correia</v>
       </c>
       <c r="B38" t="str">
-        <v>+55 (14) 92149-5881</v>
+        <v>+55 (15) 99632-5371</v>
       </c>
       <c r="C38" t="str">
-        <v>https://wa.me/5514921495881</v>
+        <v>https://wa.me/5515996325371</v>
       </c>
       <c r="D38" t="str">
-        <v>fabio.bittencourt@outlook.com</v>
+        <v/>
       </c>
       <c r="E38" t="str">
-        <v>Bauru</v>
+        <v>Sorocaba</v>
       </c>
       <c r="F38" t="str">
         <v>SP</v>
       </c>
       <c r="G38" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H38">
-        <v>80</v>
+        <v>348</v>
       </c>
       <c r="I38" t="str">
-        <v>01/06/2026</v>
+        <v>04/11/2025</v>
       </c>
       <c r="J38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K38">
-        <v>5660</v>
+        <v>1990</v>
       </c>
       <c r="L38">
-        <v>2830</v>
+        <v>1990</v>
       </c>
       <c r="M38">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="N38" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O38" t="str">
         <v>azul</v>
       </c>
       <c r="P38" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q38">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="R38">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="S38" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Augusto Souza Queiroz</v>
+        <v>Otavio Rodrigues</v>
       </c>
       <c r="B39" t="str">
-        <v>+55 (41) 97832-6036</v>
+        <v>+55 (11) 96649-7237</v>
       </c>
       <c r="C39" t="str">
-        <v>https://wa.me/5541978326036</v>
+        <v>https://wa.me/5511966497237</v>
       </c>
       <c r="D39" t="str">
-        <v/>
+        <v>otavio.rodrigues@hotmail.com</v>
       </c>
       <c r="E39" t="str">
-        <v>Curitiba</v>
+        <v>Sao Paulo</v>
       </c>
       <c r="F39" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G39" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H39">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="I39" t="str">
-        <v>28/05/2026</v>
+        <v>19/06/2026</v>
       </c>
       <c r="J39">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K39">
-        <v>5078</v>
+        <v>10999</v>
       </c>
       <c r="L39">
-        <v>2539</v>
+        <v>2199.8</v>
       </c>
       <c r="M39">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="N39" t="str">
         <v>Oxford</v>
       </c>
       <c r="O39" t="str">
-        <v>whisky</v>
+        <v>preto</v>
       </c>
       <c r="P39" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q39">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="R39">
         <v>77</v>
       </c>
       <c r="S39" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Marcio Andrade</v>
+        <v>Roberto Teixeira Rodrigues</v>
       </c>
       <c r="B40" t="str">
-        <v>+55 (32) 97807-1587</v>
+        <v>+55 (83) 97614-2104</v>
       </c>
       <c r="C40" t="str">
-        <v>https://wa.me/5532978071587</v>
+        <v>https://wa.me/5583976142104</v>
       </c>
       <c r="D40" t="str">
-        <v>marcio.andrade@icloud.com</v>
+        <v>roberto.teixeira@hotmail.com</v>
       </c>
       <c r="E40" t="str">
-        <v>Juiz de Fora</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F40" t="str">
-        <v>MG</v>
+        <v>PB</v>
       </c>
       <c r="G40" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H40">
-        <v>121</v>
+        <v>420</v>
       </c>
       <c r="I40" t="str">
-        <v>21/04/2026</v>
+        <v>24/08/2025</v>
       </c>
       <c r="J40">
         <v>2</v>
       </c>
       <c r="K40">
-        <v>4129</v>
+        <v>4780</v>
       </c>
       <c r="L40">
-        <v>2064.5</v>
+        <v>2390</v>
       </c>
       <c r="M40">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N40" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O40" t="str">
-        <v>bordo</v>
+        <v>conhaque</v>
       </c>
       <c r="P40" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q40">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="R40">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="S40" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>Diego Guimaraes</v>
       </c>
       <c r="B41" t="str">
         <v>+55 (92) 99410-6979</v>
       </c>
       <c r="C41" t="str">
         <v>https://wa.me/5592994106979</v>
       </c>
       <c r="D41" t="str">
         <v>diego.guimaraes@icloud.com</v>
       </c>
       <c r="E41" t="str">
         <v>Manaus</v>
       </c>
       <c r="F41" t="str">
         <v>AM</v>
       </c>
       <c r="G41" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H41">
-        <v>85</v>
+        <v>144</v>
       </c>
       <c r="I41" t="str">
         <v>27/05/2026</v>
       </c>
       <c r="J41">
         <v>2</v>
       </c>
       <c r="K41">
         <v>2778</v>
       </c>
       <c r="L41">
         <v>1389</v>
       </c>
       <c r="M41">
         <v>44</v>
       </c>
       <c r="N41" t="str">
         <v>Oxford</v>
       </c>
       <c r="O41" t="str">
         <v>conhaque</v>
       </c>
       <c r="P41" t="str">
         <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q41">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="R41">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="S41" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Mateus Fonseca</v>
+        <v>Raul Batista Barros</v>
       </c>
       <c r="B42" t="str">
-        <v>+55 (12) 99352-5176</v>
+        <v>+55 (19) 92012-0946</v>
       </c>
       <c r="C42" t="str">
-        <v>https://wa.me/5512993525176</v>
+        <v>https://wa.me/5519920120946</v>
       </c>
       <c r="D42" t="str">
-        <v>mateus.fonseca@hotmail.com</v>
+        <v>raul.batista@gmail.com</v>
       </c>
       <c r="E42" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Campinas</v>
       </c>
       <c r="F42" t="str">
         <v>SP</v>
       </c>
       <c r="G42" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H42">
-        <v>118</v>
+        <v>325</v>
       </c>
       <c r="I42" t="str">
-        <v>24/04/2026</v>
+        <v>27/11/2025</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
       <c r="K42">
-        <v>2488</v>
+        <v>1990</v>
       </c>
       <c r="L42">
-        <v>2488</v>
+        <v>1990</v>
       </c>
       <c r="M42">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N42" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O42" t="str">
-        <v>conhaque</v>
+        <v>whisky</v>
       </c>
       <c r="P42" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q42">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="R42">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="S42" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Leonardo Amaral Machado</v>
+        <v>Nicolas Teixeira</v>
       </c>
       <c r="B43" t="str">
-        <v>+55 (91) 91776-3600</v>
+        <v>+55 (82) 96676-5579</v>
       </c>
       <c r="C43" t="str">
-        <v>https://wa.me/5591917763600</v>
+        <v>https://wa.me/5582966765579</v>
       </c>
       <c r="D43" t="str">
-        <v>leonardo.amaral@yahoo.com.br</v>
+        <v>nicolas.teixeira@outlook.com</v>
       </c>
       <c r="E43" t="str">
-        <v>Belem</v>
+        <v>Maceio</v>
       </c>
       <c r="F43" t="str">
-        <v>PA</v>
+        <v>AL</v>
       </c>
       <c r="G43" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H43">
-        <v>117</v>
+        <v>174</v>
       </c>
       <c r="I43" t="str">
-        <v>25/04/2026</v>
+        <v>27/04/2026</v>
       </c>
       <c r="J43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K43">
-        <v>60</v>
+        <v>6870</v>
       </c>
       <c r="L43">
-        <v>60</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2290</v>
+      </c>
+      <c r="M43">
+        <v>45</v>
       </c>
       <c r="N43" t="str">
-        <v/>
+        <v>Monk Strap</v>
       </c>
       <c r="O43" t="str">
-        <v/>
+        <v>azul</v>
       </c>
       <c r="P43" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q43">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="R43">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="S43" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Guilherme Garcia Duarte</v>
+        <v>Gustavo Campos Fonseca</v>
       </c>
       <c r="B44" t="str">
-        <v>+55 (81) 92677-9002</v>
+        <v>+55 (43) 94980-2152</v>
       </c>
       <c r="C44" t="str">
-        <v>https://wa.me/5581926779002</v>
+        <v>https://wa.me/5543949802152</v>
       </c>
       <c r="D44" t="str">
-        <v>guilherme.garcia@yahoo.com.br</v>
+        <v>gustavo.campos@uol.com.br</v>
       </c>
       <c r="E44" t="str">
-        <v>Recife</v>
+        <v>Londrina</v>
       </c>
       <c r="F44" t="str">
-        <v>PE</v>
+        <v>PR</v>
       </c>
       <c r="G44" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H44">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I44" t="str">
-        <v>11/02/2026</v>
+        <v>10/04/2026</v>
       </c>
       <c r="J44">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K44">
-        <v>4960</v>
+        <v>1890</v>
       </c>
       <c r="L44">
-        <v>2480</v>
+        <v>1890</v>
       </c>
       <c r="M44">
         <v>42</v>
       </c>
       <c r="N44" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O44" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P44" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q44">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="R44">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="S44" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Francisco Nogueira</v>
+        <v>Guilherme Fernandes</v>
       </c>
       <c r="B45" t="str">
-        <v>+55 (13) 93044-0601</v>
+        <v>+55 (19) 95081-4029</v>
       </c>
       <c r="C45" t="str">
-        <v>https://wa.me/5513930440601</v>
+        <v>https://wa.me/5519950814029</v>
       </c>
       <c r="D45" t="str">
-        <v>francisco.nogueira@hotmail.com</v>
+        <v>guilherme.fernandes@hotmail.com</v>
       </c>
       <c r="E45" t="str">
-        <v>Santos</v>
+        <v>Campinas</v>
       </c>
       <c r="F45" t="str">
         <v>SP</v>
       </c>
       <c r="G45" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H45">
-        <v>255</v>
+        <v>197</v>
       </c>
       <c r="I45" t="str">
-        <v>08/12/2025</v>
+        <v>04/04/2026</v>
       </c>
       <c r="J45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K45">
-        <v>1890</v>
+        <v>4170</v>
       </c>
       <c r="L45">
-        <v>1890</v>
+        <v>2085</v>
       </c>
       <c r="M45">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N45" t="str">
         <v>Oxford</v>
       </c>
       <c r="O45" t="str">
         <v>preto</v>
       </c>
       <c r="P45" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q45">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="R45">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="S45" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Tomas Lima</v>
+        <v>Hugo Nogueira Monteiro</v>
       </c>
       <c r="B46" t="str">
-        <v>+55 (83) 97141-9466</v>
+        <v>+55 (75) 94195-0106</v>
       </c>
       <c r="C46" t="str">
-        <v>https://wa.me/5583971419466</v>
+        <v>https://wa.me/5575941950106</v>
       </c>
       <c r="D46" t="str">
-        <v>tomas.lima@uol.com.br</v>
+        <v>hugo.nogueira@icloud.com</v>
       </c>
       <c r="E46" t="str">
-        <v>Joao Pessoa</v>
+        <v>Feira de Santana</v>
       </c>
       <c r="F46" t="str">
-        <v>PB</v>
+        <v>BA</v>
       </c>
       <c r="G46" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H46">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="I46" t="str">
-        <v>26/12/2025</v>
+        <v>04/03/2026</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46">
-        <v>1890</v>
+        <v>2390</v>
       </c>
       <c r="L46">
-        <v>1890</v>
+        <v>2390</v>
       </c>
       <c r="M46">
         <v>41</v>
       </c>
       <c r="N46" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O46" t="str">
         <v>preto</v>
       </c>
       <c r="P46" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q46">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="R46">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="S46" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Augusto Nunes</v>
+        <v>Francisco Nogueira</v>
       </c>
       <c r="B47" t="str">
-        <v>+55 (81) 98963-2760</v>
+        <v>+55 (13) 93044-0601</v>
       </c>
       <c r="C47" t="str">
-        <v>https://wa.me/5581989632760</v>
+        <v>https://wa.me/5513930440601</v>
       </c>
       <c r="D47" t="str">
-        <v>augusto.nunes@uol.com.br</v>
+        <v>francisco.nogueira@hotmail.com</v>
       </c>
       <c r="E47" t="str">
-        <v>Recife</v>
+        <v>Santos</v>
       </c>
       <c r="F47" t="str">
-        <v>PE</v>
+        <v>SP</v>
       </c>
       <c r="G47" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H47">
-        <v>77</v>
+        <v>314</v>
       </c>
       <c r="I47" t="str">
-        <v>04/06/2026</v>
+        <v>08/12/2025</v>
       </c>
       <c r="J47">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K47">
-        <v>8418</v>
+        <v>1890</v>
       </c>
       <c r="L47">
-        <v>2806</v>
+        <v>1890</v>
       </c>
       <c r="M47">
         <v>41</v>
       </c>
       <c r="N47" t="str">
         <v>Oxford</v>
       </c>
       <c r="O47" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P47" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q47">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="R47">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="S47" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Emerson Santos Costa</v>
+        <v>Flavio Castro</v>
       </c>
       <c r="B48" t="str">
-        <v>+55 (83) 99295-6448</v>
+        <v>+55 (62) 93962-0560</v>
       </c>
       <c r="C48" t="str">
-        <v>https://wa.me/5583992956448</v>
+        <v>https://wa.me/5562939620560</v>
       </c>
       <c r="D48" t="str">
-        <v>emerson.santos@hotmail.com</v>
+        <v>flavio.castro@yahoo.com.br</v>
       </c>
       <c r="E48" t="str">
-        <v>Joao Pessoa</v>
+        <v>Goiania</v>
       </c>
       <c r="F48" t="str">
-        <v>PB</v>
+        <v>GO</v>
       </c>
       <c r="G48" t="str">
         <v>Ativo</v>
       </c>
       <c r="H48">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I48" t="str">
-        <v>09/06/2026</v>
+        <v>26/07/2026</v>
       </c>
       <c r="J48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K48">
-        <v>4580</v>
+        <v>390</v>
       </c>
       <c r="L48">
-        <v>2290</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>390</v>
+      </c>
+      <c r="M48" t="str">
+        <v/>
       </c>
       <c r="N48" t="str">
-        <v>Loafer</v>
+        <v/>
       </c>
       <c r="O48" t="str">
-        <v>azul</v>
+        <v/>
       </c>
       <c r="P48" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q48">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="R48">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="S48" t="str">
         <v/>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Antonio Lopes Pinto</v>
+        <v>Paulo Machado Magalhaes</v>
       </c>
       <c r="B49" t="str">
-        <v>+55 (67) 93780-9915</v>
+        <v>+55 (21) 99251-9721</v>
       </c>
       <c r="C49" t="str">
-        <v>https://wa.me/5567937809915</v>
+        <v>https://wa.me/5521992519721</v>
       </c>
       <c r="D49" t="str">
-        <v>antonio.lopes@outlook.com</v>
+        <v/>
       </c>
       <c r="E49" t="str">
-        <v>Campo Grande</v>
+        <v>Rio de Janeiro</v>
       </c>
       <c r="F49" t="str">
-        <v>MS</v>
+        <v>RJ</v>
       </c>
       <c r="G49" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H49">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="I49" t="str">
-        <v>30/04/2026</v>
+        <v>26/07/2026</v>
       </c>
       <c r="J49">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K49">
-        <v>2039</v>
+        <v>12620</v>
       </c>
       <c r="L49">
-        <v>2039</v>
+        <v>2524</v>
       </c>
       <c r="M49">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N49" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O49" t="str">
         <v>preto</v>
       </c>
       <c r="P49" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q49">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="R49">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="S49" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Eduardo Carvalho</v>
+        <v>Heitor Bittencourt</v>
       </c>
       <c r="B50" t="str">
-        <v>+55 (19) 93851-4587</v>
+        <v>+55 (11) 97484-4606</v>
       </c>
       <c r="C50" t="str">
-        <v>https://wa.me/5519938514587</v>
+        <v>https://wa.me/5511974844606</v>
       </c>
       <c r="D50" t="str">
-        <v>eduardo.carvalho@uol.com.br</v>
+        <v>heitor.bittencourt@outlook.com</v>
       </c>
       <c r="E50" t="str">
-        <v>Campinas</v>
+        <v>Sao Paulo</v>
       </c>
       <c r="F50" t="str">
         <v>SP</v>
       </c>
       <c r="G50" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H50">
-        <v>601</v>
+        <v>98</v>
       </c>
       <c r="I50" t="str">
-        <v>27/12/2024</v>
+        <v>13/07/2026</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
       <c r="K50">
-        <v>2480</v>
+        <v>390</v>
       </c>
       <c r="L50">
-        <v>2480</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>390</v>
+      </c>
+      <c r="M50" t="str">
+        <v/>
       </c>
       <c r="N50" t="str">
-        <v>Derby</v>
+        <v/>
       </c>
       <c r="O50" t="str">
-        <v>bordo</v>
+        <v/>
       </c>
       <c r="P50" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q50">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="R50">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="S50" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Fernando Nogueira</v>
+        <v>Marcos Castro Oliveira</v>
       </c>
       <c r="B51" t="str">
-        <v>+55 (54) 91321-9577</v>
+        <v>+55 (53) 99999-8888</v>
       </c>
       <c r="C51" t="str">
-        <v>https://wa.me/5554913219577</v>
+        <v>https://wa.me/5553999998888</v>
       </c>
       <c r="D51" t="str">
-        <v>fernando.nogueira@icloud.com</v>
+        <v>marcos.castro@yahoo.com.br</v>
       </c>
       <c r="E51" t="str">
-        <v>Caxias do Sul</v>
+        <v>Pelotas</v>
       </c>
       <c r="F51" t="str">
         <v>RS</v>
       </c>
       <c r="G51" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H51">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="I51" t="str">
-        <v>05/04/2026</v>
+        <v>16/07/2026</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
       <c r="K51">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="L51">
-        <v>89</v>
+        <v>290</v>
       </c>
       <c r="M51" t="str">
         <v/>
       </c>
       <c r="N51" t="str">
         <v/>
       </c>
       <c r="O51" t="str">
         <v/>
       </c>
       <c r="P51" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q51">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="R51">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="S51" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Alexandre Miranda</v>
+        <v>Hugo Leite</v>
       </c>
       <c r="B52" t="str">
-        <v>+55 (98) 92725-2114</v>
+        <v>+55 (34) 95320-5398</v>
       </c>
       <c r="C52" t="str">
-        <v>https://wa.me/5598927252114</v>
+        <v>https://wa.me/5534953205398</v>
       </c>
       <c r="D52" t="str">
-        <v>alexandre.miranda@hotmail.com</v>
+        <v>hugo.leite@outlook.com</v>
       </c>
       <c r="E52" t="str">
-        <v>Sao Luis</v>
+        <v>Uberlandia</v>
       </c>
       <c r="F52" t="str">
-        <v>MA</v>
+        <v>MG</v>
       </c>
       <c r="G52" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H52">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="I52" t="str">
-        <v>03/06/2026</v>
+        <v>04/06/2026</v>
       </c>
       <c r="J52">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K52">
-        <v>8560</v>
+        <v>209</v>
       </c>
       <c r="L52">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>104.5</v>
+      </c>
+      <c r="M52" t="str">
+        <v/>
       </c>
       <c r="N52" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O52" t="str">
-        <v>conhaque</v>
+        <v/>
       </c>
       <c r="P52" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q52">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="R52">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="S52" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Bernardo Oliveira Correia</v>
+        <v>Diego Macedo</v>
       </c>
       <c r="B53" t="str">
-        <v>+55 (67) 95723-4853</v>
+        <v>+55 (48) 95199-5376</v>
       </c>
       <c r="C53" t="str">
-        <v>https://wa.me/5567957234853</v>
+        <v>https://wa.me/5548951995376</v>
       </c>
       <c r="D53" t="str">
-        <v>bernardo.oliveira@icloud.com</v>
+        <v>diego.macedo@hotmail.com</v>
       </c>
       <c r="E53" t="str">
-        <v>Campo Grande</v>
+        <v>Florianopolis</v>
       </c>
       <c r="F53" t="str">
-        <v>MS</v>
+        <v>SC</v>
       </c>
       <c r="G53" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H53">
-        <v>302</v>
+        <v>144</v>
       </c>
       <c r="I53" t="str">
-        <v>22/10/2025</v>
+        <v>27/05/2026</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
       <c r="K53">
-        <v>2390</v>
+        <v>1990</v>
       </c>
       <c r="L53">
-        <v>2390</v>
+        <v>1990</v>
       </c>
       <c r="M53">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="N53" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O53" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P53" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q53">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="R53">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="S53" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Murilo Batista</v>
+        <v>Joao Xavier</v>
       </c>
       <c r="B54" t="str">
-        <v>+55 (84) 96305-2772</v>
+        <v>+55 (47) 92476-8436</v>
       </c>
       <c r="C54" t="str">
-        <v>https://wa.me/5584963052772</v>
+        <v>https://wa.me/5547924768436</v>
       </c>
       <c r="D54" t="str">
-        <v>murilo.batista@yahoo.com.br</v>
+        <v>joao.xavier@outlook.com</v>
       </c>
       <c r="E54" t="str">
-        <v>Natal</v>
+        <v>Joinville</v>
       </c>
       <c r="F54" t="str">
-        <v>RN</v>
+        <v>SC</v>
       </c>
       <c r="G54" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H54">
-        <v>609</v>
+        <v>93</v>
       </c>
       <c r="I54" t="str">
-        <v>19/12/2024</v>
+        <v>17/07/2026</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
       <c r="K54">
-        <v>2388</v>
+        <v>149</v>
       </c>
       <c r="L54">
-        <v>2388</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>149</v>
+      </c>
+      <c r="M54" t="str">
+        <v/>
       </c>
       <c r="N54" t="str">
-        <v>Derby</v>
+        <v/>
       </c>
       <c r="O54" t="str">
-        <v>preto</v>
+        <v/>
       </c>
       <c r="P54" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Creme Nutridor Saphir | Pommadier</v>
       </c>
       <c r="Q54">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="R54">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="S54" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Felipe Machado</v>
+        <v>Samuel Melo Martins</v>
       </c>
       <c r="B55" t="str">
-        <v>+55 (62) 98177-7020</v>
+        <v>+55 (32) 94722-6331</v>
       </c>
       <c r="C55" t="str">
-        <v>https://wa.me/5562981777020</v>
+        <v>https://wa.me/5532947226331</v>
       </c>
       <c r="D55" t="str">
-        <v>felipe.machado@yahoo.com.br</v>
+        <v>samuel.melo@outlook.com</v>
       </c>
       <c r="E55" t="str">
-        <v>Goiania</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F55" t="str">
-        <v>GO</v>
+        <v>MG</v>
       </c>
       <c r="G55" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H55">
-        <v>609</v>
+        <v>137</v>
       </c>
       <c r="I55" t="str">
-        <v>19/12/2024</v>
+        <v>03/06/2026</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
       <c r="K55">
         <v>2190</v>
       </c>
       <c r="L55">
         <v>2190</v>
       </c>
       <c r="M55">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N55" t="str">
         <v>Oxford</v>
       </c>
       <c r="O55" t="str">
-        <v>marrom</v>
+        <v>azul</v>
       </c>
       <c r="P55" t="str">
         <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q55">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="R55">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="S55" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Nicolas Barros Dias</v>
+        <v>Tomas Lima</v>
       </c>
       <c r="B56" t="str">
-        <v>+55 (14) 92789-1799</v>
+        <v>+55 (83) 97141-9466</v>
       </c>
       <c r="C56" t="str">
-        <v>https://wa.me/5514927891799</v>
+        <v>https://wa.me/5583971419466</v>
       </c>
       <c r="D56" t="str">
-        <v>nicolas.barros@gmail.com</v>
+        <v>tomas.lima@uol.com.br</v>
       </c>
       <c r="E56" t="str">
-        <v>Bauru</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F56" t="str">
-        <v>SP</v>
+        <v>PB</v>
       </c>
       <c r="G56" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H56">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="I56" t="str">
-        <v>17/10/2025</v>
+        <v>26/12/2025</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
       <c r="K56">
-        <v>2290</v>
+        <v>1890</v>
       </c>
       <c r="L56">
-        <v>2290</v>
+        <v>1890</v>
       </c>
       <c r="M56">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N56" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O56" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P56" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q56">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="R56">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="S56" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Victor Costa</v>
+        <v>Bruno Correia Coutinho</v>
       </c>
       <c r="B57" t="str">
-        <v>+55 (86) 96854-2617</v>
+        <v>+55 (62) 97690-2737</v>
       </c>
       <c r="C57" t="str">
-        <v>https://wa.me/5586968542617</v>
+        <v>https://wa.me/5562976902737</v>
       </c>
       <c r="D57" t="str">
-        <v>victor.costa@icloud.com</v>
+        <v>bruno.correia@uol.com.br</v>
       </c>
       <c r="E57" t="str">
-        <v>Teresina</v>
+        <v>Goiania</v>
       </c>
       <c r="F57" t="str">
-        <v>PI</v>
+        <v>GO</v>
       </c>
       <c r="G57" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H57">
-        <v>293</v>
+        <v>96</v>
       </c>
       <c r="I57" t="str">
-        <v>31/10/2025</v>
+        <v>14/07/2026</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
       <c r="K57">
-        <v>1890</v>
+        <v>89</v>
       </c>
       <c r="L57">
-        <v>1890</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>89</v>
+      </c>
+      <c r="M57" t="str">
+        <v/>
       </c>
       <c r="N57" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O57" t="str">
-        <v>preto</v>
+        <v/>
       </c>
       <c r="P57" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q57">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="R57">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="S57" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Hugo Leite</v>
+        <v>Eduardo Pacheco Xavier</v>
       </c>
       <c r="B58" t="str">
-        <v>+55 (34) 95320-5398</v>
+        <v>+55 (62) 92350-6880</v>
       </c>
       <c r="C58" t="str">
-        <v>https://wa.me/5534953205398</v>
+        <v>https://wa.me/5562923506880</v>
       </c>
       <c r="D58" t="str">
-        <v>hugo.leite@outlook.com</v>
+        <v>eduardo.pacheco@yahoo.com.br</v>
       </c>
       <c r="E58" t="str">
-        <v>Uberlandia</v>
+        <v>Goiania</v>
       </c>
       <c r="F58" t="str">
-        <v>MG</v>
+        <v>GO</v>
       </c>
       <c r="G58" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H58">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="I58" t="str">
-        <v>04/06/2026</v>
+        <v>07/06/2026</v>
       </c>
       <c r="J58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K58">
-        <v>209</v>
+        <v>2290</v>
       </c>
       <c r="L58">
-        <v>104.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2290</v>
+      </c>
+      <c r="M58">
+        <v>38</v>
       </c>
       <c r="N58" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O58" t="str">
-        <v/>
+        <v>conhaque</v>
       </c>
       <c r="P58" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q58">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="R58">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="S58" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Mateus Correia Oliveira</v>
+        <v>Flavio Braga</v>
       </c>
       <c r="B59" t="str">
-        <v>+55 (47) 91310-7415</v>
+        <v>+55 (15) 99991-5823</v>
       </c>
       <c r="C59" t="str">
-        <v>https://wa.me/5547913107415</v>
+        <v>https://wa.me/5515999915823</v>
       </c>
       <c r="D59" t="str">
-        <v/>
+        <v>flavio.braga@hotmail.com</v>
       </c>
       <c r="E59" t="str">
-        <v>Blumenau</v>
+        <v>Sorocaba</v>
       </c>
       <c r="F59" t="str">
-        <v>SC</v>
+        <v>SP</v>
       </c>
       <c r="G59" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H59">
-        <v>321</v>
+        <v>143</v>
       </c>
       <c r="I59" t="str">
-        <v>03/10/2025</v>
+        <v>28/05/2026</v>
       </c>
       <c r="J59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K59">
-        <v>4780</v>
+        <v>1890</v>
       </c>
       <c r="L59">
-        <v>2390</v>
+        <v>1890</v>
       </c>
       <c r="M59">
         <v>44</v>
       </c>
       <c r="N59" t="str">
         <v>Oxford</v>
       </c>
       <c r="O59" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P59" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q59">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="R59">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="S59" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Francisco Leite Duarte</v>
+        <v>Juliano Rezende</v>
       </c>
       <c r="B60" t="str">
-        <v>+55 (61) 98234-4281</v>
+        <v>+55 (11) 93383-8207</v>
       </c>
       <c r="C60" t="str">
-        <v>https://wa.me/5561982344281</v>
+        <v>https://wa.me/5511933838207</v>
       </c>
       <c r="D60" t="str">
-        <v>francisco.leite@uol.com.br</v>
+        <v>juliano.rezende@gmail.com</v>
       </c>
       <c r="E60" t="str">
-        <v>Brasilia</v>
+        <v>Guarulhos</v>
       </c>
       <c r="F60" t="str">
-        <v>DF</v>
+        <v>SP</v>
       </c>
       <c r="G60" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H60">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="I60" t="str">
-        <v>29/03/2026</v>
+        <v>08/06/2026</v>
       </c>
       <c r="J60">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K60">
-        <v>89</v>
+        <v>7749</v>
       </c>
       <c r="L60">
-        <v>89</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1937.25</v>
+      </c>
+      <c r="M60">
+        <v>45</v>
       </c>
       <c r="N60" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O60" t="str">
-        <v/>
+        <v>bordo</v>
       </c>
       <c r="P60" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q60">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="R60">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="S60" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Nicolas Carvalho</v>
+        <v>Ronaldo Monteiro Leite</v>
       </c>
       <c r="B61" t="str">
-        <v>+55 (32) 99011-7913</v>
+        <v>+55 (51) 94322-2692</v>
       </c>
       <c r="C61" t="str">
-        <v>https://wa.me/5532990117913</v>
+        <v>https://wa.me/5551943222692</v>
       </c>
       <c r="D61" t="str">
-        <v>nicolas.carvalho@gmail.com</v>
+        <v>ronaldo.monteiro@outlook.com</v>
       </c>
       <c r="E61" t="str">
-        <v>Juiz de Fora</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F61" t="str">
-        <v>MG</v>
+        <v>RS</v>
       </c>
       <c r="G61" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H61">
-        <v>282</v>
+        <v>79</v>
       </c>
       <c r="I61" t="str">
-        <v>11/11/2025</v>
+        <v>31/07/2026</v>
       </c>
       <c r="J61">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K61">
-        <v>5959</v>
+        <v>5080</v>
       </c>
       <c r="L61">
-        <v>1986.33</v>
+        <v>2540</v>
       </c>
       <c r="M61">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N61" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O61" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P61" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q61">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="R61">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="S61" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Fernando Pacheco</v>
+        <v>Geraldo Pacheco Campos</v>
       </c>
       <c r="B62" t="str">
-        <v>+55 (22) 94334-8245</v>
+        <v>+55 (13) 98687-6729</v>
       </c>
       <c r="C62" t="str">
-        <v>https://wa.me/5522943348245</v>
+        <v>https://wa.me/5513986876729</v>
       </c>
       <c r="D62" t="str">
-        <v>fernando.pacheco@hotmail.com</v>
+        <v>geraldo.pacheco@gmail.com</v>
       </c>
       <c r="E62" t="str">
-        <v>Campos dos Goytacazes</v>
+        <v>Santos</v>
       </c>
       <c r="F62" t="str">
-        <v>RJ</v>
+        <v>SP</v>
       </c>
       <c r="G62" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H62">
-        <v>258</v>
+        <v>129</v>
       </c>
       <c r="I62" t="str">
-        <v>05/12/2025</v>
+        <v>11/06/2026</v>
       </c>
       <c r="J62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K62">
-        <v>298</v>
+        <v>2379</v>
       </c>
       <c r="L62">
-        <v>99.33</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2379</v>
+      </c>
+      <c r="M62">
+        <v>40</v>
       </c>
       <c r="N62" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O62" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P62" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q62">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="R62">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="S62" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Gilberto Bittencourt</v>
+        <v>Marcos Batista Braga</v>
       </c>
       <c r="B63" t="str">
-        <v>+55 (86) 93730-2395</v>
+        <v>+55 (32) 95777-9568</v>
       </c>
       <c r="C63" t="str">
-        <v>https://wa.me/5586937302395</v>
+        <v>https://wa.me/5532957779568</v>
       </c>
       <c r="D63" t="str">
-        <v>gilberto.bittencourt@icloud.com</v>
+        <v>marcos.batista@gmail.com</v>
       </c>
       <c r="E63" t="str">
-        <v>Teresina</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F63" t="str">
-        <v>PI</v>
+        <v>MG</v>
       </c>
       <c r="G63" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H63">
-        <v>192</v>
+        <v>139</v>
       </c>
       <c r="I63" t="str">
-        <v>09/02/2026</v>
+        <v>01/06/2026</v>
       </c>
       <c r="J63">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K63">
-        <v>8709</v>
+        <v>1890</v>
       </c>
       <c r="L63">
-        <v>2177.25</v>
+        <v>1890</v>
       </c>
       <c r="M63">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="N63" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O63" t="str">
         <v>preto</v>
       </c>
       <c r="P63" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q63">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="R63">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="S63" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Nicolas Azevedo Pereira</v>
+        <v>Enzo Falcao Pinto</v>
       </c>
       <c r="B64" t="str">
-        <v>+55 (27) 91742-2773</v>
+        <v>+55 (11) 95281-1742</v>
       </c>
       <c r="C64" t="str">
-        <v>https://wa.me/5527917422773</v>
+        <v>https://wa.me/5511952811742</v>
       </c>
       <c r="D64" t="str">
-        <v>nicolas.azevedo@gmail.com</v>
+        <v>enzo.falcao@outlook.com</v>
       </c>
       <c r="E64" t="str">
-        <v>Vitoria</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F64" t="str">
-        <v>ES</v>
+        <v>SP</v>
       </c>
       <c r="G64" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H64">
-        <v>69</v>
+        <v>237</v>
       </c>
       <c r="I64" t="str">
-        <v>12/06/2026</v>
+        <v>23/02/2026</v>
       </c>
       <c r="J64">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K64">
-        <v>4080</v>
+        <v>700</v>
       </c>
       <c r="L64">
-        <v>2040</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>175</v>
+      </c>
+      <c r="M64" t="str">
+        <v/>
       </c>
       <c r="N64" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O64" t="str">
-        <v>preto</v>
+        <v/>
       </c>
       <c r="P64" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q64">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="R64">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="S64" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Alexandre Ferreira Falcao</v>
+        <v>Diego Lacerda</v>
       </c>
       <c r="B65" t="str">
-        <v>+55 (82) 92746-1565</v>
+        <v>+55 (11) 94132-2713</v>
       </c>
       <c r="C65" t="str">
-        <v>https://wa.me/5582927461565</v>
+        <v>https://wa.me/5511941322713</v>
       </c>
       <c r="D65" t="str">
-        <v>alexandre.ferreira@outlook.com</v>
+        <v>diego.lacerda@icloud.com</v>
       </c>
       <c r="E65" t="str">
-        <v>Maceio</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F65" t="str">
-        <v>AL</v>
+        <v>SP</v>
       </c>
       <c r="G65" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H65">
-        <v>320</v>
+        <v>126</v>
       </c>
       <c r="I65" t="str">
-        <v>04/10/2025</v>
+        <v>14/06/2026</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
       <c r="K65">
-        <v>2090</v>
+        <v>2290</v>
       </c>
       <c r="L65">
-        <v>2090</v>
+        <v>2290</v>
       </c>
       <c r="M65">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N65" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O65" t="str">
-        <v>bordo</v>
+        <v>azul</v>
       </c>
       <c r="P65" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q65">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="R65">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="S65" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Gabriel Freitas Lima</v>
+        <v>Guilherme Freitas</v>
       </c>
       <c r="B66" t="str">
-        <v>+55 (31) 96419-7067</v>
+        <v>+55 (31) 99818-7608</v>
       </c>
       <c r="C66" t="str">
-        <v>https://wa.me/5531964197067</v>
+        <v>https://wa.me/5531998187608</v>
       </c>
       <c r="D66" t="str">
-        <v>gabriel.freitas@uol.com.br</v>
+        <v>guilherme.freitas@icloud.com</v>
       </c>
       <c r="E66" t="str">
         <v>Belo Horizonte</v>
       </c>
       <c r="F66" t="str">
         <v>MG</v>
       </c>
       <c r="G66" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H66">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="I66" t="str">
-        <v>16/03/2026</v>
+        <v>08/06/2026</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66">
-        <v>89</v>
+        <v>1990</v>
       </c>
       <c r="L66">
-        <v>89</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1990</v>
+      </c>
+      <c r="M66">
+        <v>41</v>
       </c>
       <c r="N66" t="str">
-        <v/>
+        <v>Derby</v>
       </c>
       <c r="O66" t="str">
-        <v/>
+        <v>azul</v>
       </c>
       <c r="P66" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q66">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="R66">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="S66" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Jose Vasconcelos</v>
+        <v>Rafael Ribeiro Nogueira</v>
       </c>
       <c r="B67" t="str">
-        <v>+55 (11) 94577-5579</v>
+        <v>+55 (43) 96128-1503</v>
       </c>
       <c r="C67" t="str">
-        <v>https://wa.me/5511945775579</v>
+        <v>https://wa.me/5543961281503</v>
       </c>
       <c r="D67" t="str">
-        <v>jose.vasconcelos@gmail.com</v>
+        <v/>
       </c>
       <c r="E67" t="str">
-        <v>Santo Andre</v>
+        <v>Londrina</v>
       </c>
       <c r="F67" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G67" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H67">
-        <v>329</v>
+        <v>114</v>
       </c>
       <c r="I67" t="str">
-        <v>25/09/2025</v>
+        <v>26/06/2026</v>
       </c>
       <c r="J67">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K67">
-        <v>1990</v>
+        <v>8620</v>
       </c>
       <c r="L67">
-        <v>1990</v>
+        <v>2155</v>
       </c>
       <c r="M67">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N67" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O67" t="str">
-        <v>whisky</v>
+        <v>marrom</v>
       </c>
       <c r="P67" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q67">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="R67">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="S67" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Pedro Gomes</v>
+        <v>Enzo Sampaio</v>
       </c>
       <c r="B68" t="str">
-        <v>+55 (11) 92211-4914</v>
+        <v>+55 (47) 95572-1822</v>
       </c>
       <c r="C68" t="str">
-        <v>https://wa.me/5511922114914</v>
+        <v>https://wa.me/5547955721822</v>
       </c>
       <c r="D68" t="str">
-        <v>pedro.gomes@gmail.com</v>
+        <v>enzo.sampaio@icloud.com</v>
       </c>
       <c r="E68" t="str">
-        <v>Guarulhos</v>
+        <v>Blumenau</v>
       </c>
       <c r="F68" t="str">
-        <v>SP</v>
+        <v>SC</v>
       </c>
       <c r="G68" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H68">
-        <v>59</v>
+        <v>119</v>
       </c>
       <c r="I68" t="str">
-        <v>22/06/2026</v>
+        <v>21/06/2026</v>
       </c>
       <c r="J68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K68">
-        <v>3958</v>
+        <v>2680</v>
       </c>
       <c r="L68">
-        <v>1979</v>
+        <v>2680</v>
       </c>
       <c r="M68">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N68" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O68" t="str">
-        <v>preto</v>
+        <v>whisky</v>
       </c>
       <c r="P68" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q68">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="R68">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="S68" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Augusto Goncalves Bittencourt</v>
+        <v>Gabriel Ribeiro</v>
       </c>
       <c r="B69" t="str">
-        <v>+55 (22) 95752-5110</v>
+        <v>+55 (14) 92755-7168</v>
       </c>
       <c r="C69" t="str">
-        <v>https://wa.me/5522957525110</v>
+        <v>https://wa.me/5514927557168</v>
       </c>
       <c r="D69" t="str">
-        <v/>
+        <v>gabriel.ribeiro@uol.com.br</v>
       </c>
       <c r="E69" t="str">
-        <v>Campos dos Goytacazes</v>
+        <v>Bauru</v>
       </c>
       <c r="F69" t="str">
-        <v>RJ</v>
+        <v>SP</v>
       </c>
       <c r="G69" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H69">
-        <v>74</v>
+        <v>125</v>
       </c>
       <c r="I69" t="str">
-        <v>07/06/2026</v>
+        <v>15/06/2026</v>
       </c>
       <c r="J69">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K69">
-        <v>6790</v>
+        <v>2190</v>
       </c>
       <c r="L69">
-        <v>2263.33</v>
+        <v>2190</v>
       </c>
       <c r="M69">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N69" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O69" t="str">
         <v>azul</v>
       </c>
       <c r="P69" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q69">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="R69">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="S69" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Marcelo Teixeira Falcao</v>
+        <v>Joaquim Silva</v>
       </c>
       <c r="B70" t="str">
-        <v>+55 (65) 95576-6183</v>
+        <v>+55 (11) 99485-9064</v>
       </c>
       <c r="C70" t="str">
-        <v>https://wa.me/5565955766183</v>
+        <v>https://wa.me/5511994859064</v>
       </c>
       <c r="D70" t="str">
-        <v>marcelo.teixeira@hotmail.com</v>
+        <v/>
       </c>
       <c r="E70" t="str">
-        <v>Cuiaba</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F70" t="str">
-        <v>MT</v>
+        <v>SP</v>
       </c>
       <c r="G70" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H70">
-        <v>88</v>
+        <v>222</v>
       </c>
       <c r="I70" t="str">
-        <v>24/05/2026</v>
+        <v>10/03/2026</v>
       </c>
       <c r="J70">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K70">
-        <v>2868</v>
+        <v>358</v>
       </c>
       <c r="L70">
-        <v>2868</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>89.5</v>
+      </c>
+      <c r="M70" t="str">
+        <v/>
       </c>
       <c r="N70" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O70" t="str">
-        <v>conhaque</v>
+        <v/>
       </c>
       <c r="P70" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q70">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="R70">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="S70" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Paulo Moreira</v>
+        <v>Andre Sampaio</v>
       </c>
       <c r="B71" t="str">
-        <v>+55 (21) 93044-7795</v>
+        <v>+55 (16) 99186-9380</v>
       </c>
       <c r="C71" t="str">
-        <v>https://wa.me/5521930447795</v>
+        <v>https://wa.me/5516991869380</v>
       </c>
       <c r="D71" t="str">
-        <v>paulo.moreira@icloud.com</v>
+        <v>andre.sampaio@yahoo.com.br</v>
       </c>
       <c r="E71" t="str">
-        <v>Niteroi</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F71" t="str">
-        <v>RJ</v>
+        <v>SP</v>
       </c>
       <c r="G71" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H71">
-        <v>285</v>
+        <v>128</v>
       </c>
       <c r="I71" t="str">
-        <v>08/11/2025</v>
+        <v>12/06/2026</v>
       </c>
       <c r="J71">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K71">
-        <v>8850</v>
+        <v>1990</v>
       </c>
       <c r="L71">
-        <v>2212.5</v>
+        <v>1990</v>
       </c>
       <c r="M71">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N71" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O71" t="str">
-        <v>marrom</v>
+        <v>bordo</v>
       </c>
       <c r="P71" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q71">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="R71">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="S71" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Caio Moraes Lima</v>
+        <v>Rodrigo Fernandes</v>
       </c>
       <c r="B72" t="str">
-        <v>+55 (65) 93043-0216</v>
+        <v>+55 (84) 94334-0338</v>
       </c>
       <c r="C72" t="str">
-        <v>https://wa.me/5565930430216</v>
+        <v>https://wa.me/5584943340338</v>
       </c>
       <c r="D72" t="str">
-        <v/>
+        <v>rodrigo.fernandes@gmail.com</v>
       </c>
       <c r="E72" t="str">
-        <v>Cuiaba</v>
+        <v>Natal</v>
       </c>
       <c r="F72" t="str">
-        <v>MT</v>
+        <v>RN</v>
       </c>
       <c r="G72" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H72">
-        <v>336</v>
+        <v>67</v>
       </c>
       <c r="I72" t="str">
-        <v>18/09/2025</v>
+        <v>12/08/2026</v>
       </c>
       <c r="J72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K72">
-        <v>2250</v>
+        <v>390</v>
       </c>
       <c r="L72">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>390</v>
+      </c>
+      <c r="M72" t="str">
+        <v/>
       </c>
       <c r="N72" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O72" t="str">
-        <v>conhaque</v>
+        <v/>
       </c>
       <c r="P72" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q72">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="R72">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="S72" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Joaquim Moreira</v>
+        <v>Rodrigo Tavares Lacerda</v>
       </c>
       <c r="B73" t="str">
-        <v>+55 (12) 94764-2589</v>
+        <v>+55 (81) 98958-2693</v>
       </c>
       <c r="C73" t="str">
-        <v>https://wa.me/5512947642589</v>
+        <v>https://wa.me/5581989582693</v>
       </c>
       <c r="D73" t="str">
-        <v>joaquim.moreira@uol.com.br</v>
+        <v/>
       </c>
       <c r="E73" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Recife</v>
       </c>
       <c r="F73" t="str">
-        <v>SP</v>
+        <v>PE</v>
       </c>
       <c r="G73" t="str">
-        <v>2 anos ou mais</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H73">
-        <v>732</v>
+        <v>93</v>
       </c>
       <c r="I73" t="str">
-        <v>18/08/2024</v>
+        <v>17/07/2026</v>
       </c>
       <c r="J73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K73">
-        <v>2379</v>
+        <v>2429</v>
       </c>
       <c r="L73">
-        <v>2379</v>
+        <v>1214.5</v>
       </c>
       <c r="M73">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N73" t="str">
-        <v>Bota</v>
+        <v>Loafer</v>
       </c>
       <c r="O73" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P73" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q73">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="R73">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="S73" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Icaro Barros</v>
+        <v>Thiago Garcia</v>
       </c>
       <c r="B74" t="str">
-        <v>+55 (43) 94664-1332</v>
+        <v>+55 (47) 92456-0229</v>
       </c>
       <c r="C74" t="str">
-        <v>https://wa.me/5543946641332</v>
+        <v>https://wa.me/5547924560229</v>
       </c>
       <c r="D74" t="str">
-        <v>icaro.barros@outlook.com</v>
+        <v>thiago.garcia@hotmail.com</v>
       </c>
       <c r="E74" t="str">
-        <v>Londrina</v>
+        <v>Blumenau</v>
       </c>
       <c r="F74" t="str">
-        <v>PR</v>
+        <v>SC</v>
       </c>
       <c r="G74" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H74">
-        <v>330</v>
+        <v>126</v>
       </c>
       <c r="I74" t="str">
-        <v>24/09/2025</v>
+        <v>14/06/2026</v>
       </c>
       <c r="J74">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K74">
-        <v>6868</v>
+        <v>1990</v>
       </c>
       <c r="L74">
-        <v>2289.33</v>
+        <v>1990</v>
       </c>
       <c r="M74">
         <v>42</v>
       </c>
       <c r="N74" t="str">
-        <v>Monk Strap</v>
+        <v>Derby</v>
       </c>
       <c r="O74" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P74" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q74">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="R74">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="S74" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Ricardo Souza Costa</v>
+        <v>Joao Araujo</v>
       </c>
       <c r="B75" t="str">
-        <v>+55 (67) 98388-3648</v>
+        <v>+55 (91) 99618-5160</v>
       </c>
       <c r="C75" t="str">
-        <v>https://wa.me/5567983883648</v>
+        <v>https://wa.me/5591996185160</v>
       </c>
       <c r="D75" t="str">
-        <v>ricardo.souza@icloud.com</v>
+        <v/>
       </c>
       <c r="E75" t="str">
-        <v>Campo Grande</v>
+        <v>Belem</v>
       </c>
       <c r="F75" t="str">
-        <v>MS</v>
+        <v>PA</v>
       </c>
       <c r="G75" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H75">
-        <v>282</v>
+        <v>100</v>
       </c>
       <c r="I75" t="str">
-        <v>11/11/2025</v>
+        <v>10/07/2026</v>
       </c>
       <c r="J75">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K75">
-        <v>5060</v>
+        <v>5260</v>
       </c>
       <c r="L75">
-        <v>2530</v>
+        <v>1753.33</v>
       </c>
       <c r="M75">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N75" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O75" t="str">
-        <v>marrom</v>
+        <v>bordo</v>
       </c>
       <c r="P75" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q75">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="R75">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="S75" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Carlos Melo</v>
+        <v>Bernardo Bittencourt</v>
       </c>
       <c r="B76" t="str">
-        <v>+55 (14) 95010-6914</v>
+        <v>+55 (12) 97463-6318</v>
       </c>
       <c r="C76" t="str">
-        <v>https://wa.me/5514950106914</v>
+        <v>https://wa.me/5512974636318</v>
       </c>
       <c r="D76" t="str">
-        <v>carlos.melo@yahoo.com.br</v>
+        <v/>
       </c>
       <c r="E76" t="str">
-        <v>Bauru</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F76" t="str">
         <v>SP</v>
       </c>
       <c r="G76" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H76">
-        <v>720</v>
+        <v>115</v>
       </c>
       <c r="I76" t="str">
-        <v>30/08/2024</v>
+        <v>25/06/2026</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
       <c r="K76">
-        <v>1890</v>
+        <v>2970</v>
       </c>
       <c r="L76">
-        <v>1890</v>
+        <v>2970</v>
       </c>
       <c r="M76">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N76" t="str">
         <v>Oxford</v>
       </c>
       <c r="O76" t="str">
         <v>preto</v>
       </c>
       <c r="P76" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q76">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="R76">
-        <v>29</v>
+        <v>74</v>
       </c>
       <c r="S76" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Rafael Guimaraes</v>
+        <v>Sergio Cunha</v>
       </c>
       <c r="B77" t="str">
-        <v>+55 (91) 96031-5383</v>
+        <v>+55 (22) 99443-0316</v>
       </c>
       <c r="C77" t="str">
-        <v>https://wa.me/5591960315383</v>
+        <v>https://wa.me/5522994430316</v>
       </c>
       <c r="D77" t="str">
-        <v>rafael.guimaraes@gmail.com</v>
+        <v/>
       </c>
       <c r="E77" t="str">
-        <v>Belem</v>
+        <v>Campos dos Goytacazes</v>
       </c>
       <c r="F77" t="str">
-        <v>PA</v>
+        <v>RJ</v>
       </c>
       <c r="G77" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H77">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="I77" t="str">
-        <v>12/06/2026</v>
+        <v>23/06/2026</v>
       </c>
       <c r="J77">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K77">
-        <v>10940</v>
+        <v>9329</v>
       </c>
       <c r="L77">
-        <v>2188</v>
+        <v>2332.25</v>
       </c>
       <c r="M77">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N77" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O77" t="str">
         <v>preto</v>
       </c>
       <c r="P77" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q77">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="R77">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S77" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Samuel Nogueira</v>
+        <v>Bernardo Lima Medeiros</v>
       </c>
       <c r="B78" t="str">
-        <v>+55 (12) 91305-0979</v>
+        <v>+55 (43) 98929-4023</v>
       </c>
       <c r="C78" t="str">
-        <v>https://wa.me/5512913050979</v>
+        <v>https://wa.me/5543989294023</v>
       </c>
       <c r="D78" t="str">
-        <v>samuel.nogueira@outlook.com</v>
+        <v>bernardo.lima@uol.com.br</v>
       </c>
       <c r="E78" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Londrina</v>
       </c>
       <c r="F78" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G78" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H78">
-        <v>397</v>
+        <v>114</v>
       </c>
       <c r="I78" t="str">
-        <v>19/07/2025</v>
+        <v>26/06/2026</v>
       </c>
       <c r="J78">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K78">
-        <v>8258</v>
+        <v>2690</v>
       </c>
       <c r="L78">
-        <v>2064.5</v>
+        <v>2690</v>
       </c>
       <c r="M78">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N78" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O78" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P78" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q78">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="R78">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="S78" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Diego Macedo</v>
+        <v>Vicente Monteiro Fernandes</v>
       </c>
       <c r="B79" t="str">
-        <v>+55 (48) 95199-5376</v>
+        <v>+55 (47) 96942-5452</v>
       </c>
       <c r="C79" t="str">
-        <v>https://wa.me/5548951995376</v>
+        <v>https://wa.me/5547969425452</v>
       </c>
       <c r="D79" t="str">
-        <v>diego.macedo@hotmail.com</v>
+        <v/>
       </c>
       <c r="E79" t="str">
-        <v>Florianopolis</v>
+        <v>Blumenau</v>
       </c>
       <c r="F79" t="str">
         <v>SC</v>
       </c>
       <c r="G79" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H79">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="I79" t="str">
-        <v>27/05/2026</v>
+        <v>21/06/2026</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
       <c r="K79">
-        <v>1990</v>
+        <v>2310</v>
       </c>
       <c r="L79">
-        <v>1990</v>
+        <v>2310</v>
       </c>
       <c r="M79">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N79" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O79" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P79" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q79">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="R79">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="S79" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Paulo Teixeira</v>
+        <v>Flavio Xavier</v>
       </c>
       <c r="B80" t="str">
-        <v>+55 (85) 99165-9101</v>
+        <v>+55 (43) 94926-0435</v>
       </c>
       <c r="C80" t="str">
-        <v>https://wa.me/5585991659101</v>
+        <v>https://wa.me/5543949260435</v>
       </c>
       <c r="D80" t="str">
-        <v>paulo.teixeira@uol.com.br</v>
+        <v>flavio.xavier@hotmail.com</v>
       </c>
       <c r="E80" t="str">
-        <v>Fortaleza</v>
+        <v>Londrina</v>
       </c>
       <c r="F80" t="str">
-        <v>CE</v>
+        <v>PR</v>
       </c>
       <c r="G80" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H80">
-        <v>278</v>
+        <v>83</v>
       </c>
       <c r="I80" t="str">
-        <v>15/11/2025</v>
+        <v>27/07/2026</v>
       </c>
       <c r="J80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K80">
-        <v>680</v>
+        <v>7450</v>
       </c>
       <c r="L80">
-        <v>340</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2483.33</v>
+      </c>
+      <c r="M80">
+        <v>45</v>
       </c>
       <c r="N80" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O80" t="str">
-        <v/>
+        <v>whisky</v>
       </c>
       <c r="P80" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q80">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="R80">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="S80" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Flavio Braga</v>
+        <v>Raul Rezende</v>
       </c>
       <c r="B81" t="str">
-        <v>+55 (15) 99991-5823</v>
+        <v>+55 (27) 94299-0111</v>
       </c>
       <c r="C81" t="str">
-        <v>https://wa.me/5515999915823</v>
+        <v>https://wa.me/5527942990111</v>
       </c>
       <c r="D81" t="str">
-        <v>flavio.braga@hotmail.com</v>
+        <v>raul.rezende@outlook.com</v>
       </c>
       <c r="E81" t="str">
-        <v>Sorocaba</v>
+        <v>Vitoria</v>
       </c>
       <c r="F81" t="str">
-        <v>SP</v>
+        <v>ES</v>
       </c>
       <c r="G81" t="str">
         <v>Ativo</v>
       </c>
       <c r="H81">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I81" t="str">
-        <v>28/05/2026</v>
+        <v>22/07/2026</v>
       </c>
       <c r="J81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K81">
-        <v>1890</v>
+        <v>5380</v>
       </c>
       <c r="L81">
-        <v>1890</v>
+        <v>2690</v>
       </c>
       <c r="M81">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N81" t="str">
         <v>Oxford</v>
       </c>
       <c r="O81" t="str">
         <v>preto</v>
       </c>
       <c r="P81" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q81">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="R81">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="S81" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Samuel Melo Martins</v>
+        <v>Wesley Marques</v>
       </c>
       <c r="B82" t="str">
-        <v>+55 (32) 94722-6331</v>
+        <v>+55 (48) 98052-0991</v>
       </c>
       <c r="C82" t="str">
-        <v>https://wa.me/5532947226331</v>
+        <v>https://wa.me/5548980520991</v>
       </c>
       <c r="D82" t="str">
-        <v>samuel.melo@outlook.com</v>
+        <v>wesley.marques@hotmail.com</v>
       </c>
       <c r="E82" t="str">
-        <v>Juiz de Fora</v>
+        <v>Florianopolis</v>
       </c>
       <c r="F82" t="str">
-        <v>MG</v>
+        <v>SC</v>
       </c>
       <c r="G82" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H82">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="I82" t="str">
-        <v>03/06/2026</v>
+        <v>29/06/2026</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
       <c r="K82">
-        <v>2190</v>
+        <v>2980</v>
       </c>
       <c r="L82">
-        <v>2190</v>
+        <v>2980</v>
       </c>
       <c r="M82">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="N82" t="str">
         <v>Oxford</v>
       </c>
       <c r="O82" t="str">
-        <v>azul</v>
+        <v>whisky</v>
       </c>
       <c r="P82" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q82">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="R82">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="S82" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Cesar Macedo</v>
+        <v>Henrique Braga</v>
       </c>
       <c r="B83" t="str">
-        <v>+55 (41) 92287-2483</v>
+        <v>+55 (67) 95375-9420</v>
       </c>
       <c r="C83" t="str">
-        <v>https://wa.me/5541922872483</v>
+        <v>https://wa.me/5567953759420</v>
       </c>
       <c r="D83" t="str">
-        <v/>
+        <v>henrique.braga@icloud.com</v>
       </c>
       <c r="E83" t="str">
-        <v>Curitiba</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F83" t="str">
-        <v>PR</v>
+        <v>MS</v>
       </c>
       <c r="G83" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H83">
-        <v>403</v>
+        <v>118</v>
       </c>
       <c r="I83" t="str">
-        <v>13/07/2025</v>
+        <v>22/06/2026</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
       <c r="K83">
-        <v>2190</v>
+        <v>2090</v>
       </c>
       <c r="L83">
-        <v>2190</v>
+        <v>2090</v>
       </c>
       <c r="M83">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="N83" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O83" t="str">
-        <v>marrom</v>
+        <v>conhaque</v>
       </c>
       <c r="P83" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q83">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="R83">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="S83" t="str">
         <v/>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Marcos Batista Braga</v>
+        <v>Sergio Medeiros Pacheco</v>
       </c>
       <c r="B84" t="str">
-        <v>+55 (32) 95777-9568</v>
+        <v>+55 (98) 99566-2089</v>
       </c>
       <c r="C84" t="str">
-        <v>https://wa.me/5532957779568</v>
+        <v>https://wa.me/5598995662089</v>
       </c>
       <c r="D84" t="str">
-        <v>marcos.batista@gmail.com</v>
+        <v>sergio.medeiros@outlook.com</v>
       </c>
       <c r="E84" t="str">
-        <v>Juiz de Fora</v>
+        <v>Sao Luis</v>
       </c>
       <c r="F84" t="str">
-        <v>MG</v>
+        <v>MA</v>
       </c>
       <c r="G84" t="str">
         <v>Ativo</v>
       </c>
       <c r="H84">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="I84" t="str">
-        <v>01/06/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J84">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K84">
-        <v>1890</v>
+        <v>7260</v>
       </c>
       <c r="L84">
-        <v>1890</v>
+        <v>2420</v>
       </c>
       <c r="M84">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N84" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O84" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P84" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q84">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="R84">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="S84" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Nelson Sampaio Alves</v>
+        <v>Fernando Tavares Rocha</v>
       </c>
       <c r="B85" t="str">
-        <v>+55 (13) 99730-4980</v>
+        <v>+55 (16) 94727-6807</v>
       </c>
       <c r="C85" t="str">
-        <v>https://wa.me/5513997304980</v>
+        <v>https://wa.me/5516947276807</v>
       </c>
       <c r="D85" t="str">
-        <v>nelson.sampaio@yahoo.com.br</v>
+        <v>fernando.tavares@icloud.com</v>
       </c>
       <c r="E85" t="str">
-        <v>Santos</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F85" t="str">
         <v>SP</v>
       </c>
       <c r="G85" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H85">
-        <v>255</v>
+        <v>110</v>
       </c>
       <c r="I85" t="str">
-        <v>08/12/2025</v>
+        <v>30/06/2026</v>
       </c>
       <c r="J85">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K85">
-        <v>1360</v>
+        <v>2690</v>
       </c>
       <c r="L85">
-        <v>453.33</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2690</v>
+      </c>
+      <c r="M85">
+        <v>42</v>
       </c>
       <c r="N85" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O85" t="str">
-        <v/>
+        <v>whisky</v>
       </c>
       <c r="P85" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q85">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="R85">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="S85" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Nicolas Coutinho</v>
+        <v>Hugo Cardoso</v>
       </c>
       <c r="B86" t="str">
-        <v>+55 (51) 95266-8451</v>
+        <v>+55 (21) 91446-7955</v>
       </c>
       <c r="C86" t="str">
-        <v>https://wa.me/5551952668451</v>
+        <v>https://wa.me/5521914467955</v>
       </c>
       <c r="D86" t="str">
-        <v>nicolas.coutinho@gmail.com</v>
+        <v>hugo.cardoso@uol.com.br</v>
       </c>
       <c r="E86" t="str">
-        <v>Porto Alegre</v>
+        <v>Rio de Janeiro</v>
       </c>
       <c r="F86" t="str">
-        <v>RS</v>
+        <v>RJ</v>
       </c>
       <c r="G86" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H86">
-        <v>51</v>
+        <v>276</v>
       </c>
       <c r="I86" t="str">
-        <v>30/06/2026</v>
+        <v>15/01/2026</v>
       </c>
       <c r="J86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K86">
-        <v>7380</v>
+        <v>2290</v>
       </c>
       <c r="L86">
-        <v>2460</v>
+        <v>2290</v>
       </c>
       <c r="M86">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="N86" t="str">
-        <v>Monk Strap</v>
+        <v>Bota</v>
       </c>
       <c r="O86" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P86" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q86">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="R86">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="S86" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Rogerio Ferreira Falcao</v>
+        <v>Marcio Rodrigues</v>
       </c>
       <c r="B87" t="str">
-        <v>+55 (44) 96638-0234</v>
+        <v>+55 (18) 95597-1880</v>
       </c>
       <c r="C87" t="str">
-        <v>https://wa.me/5544966380234</v>
+        <v>https://wa.me/5518955971880</v>
       </c>
       <c r="D87" t="str">
-        <v>rogerio.ferreira@outlook.com</v>
+        <v>marcio.rodrigues@icloud.com</v>
       </c>
       <c r="E87" t="str">
-        <v>Maringa</v>
+        <v>Presidente Prudente</v>
       </c>
       <c r="F87" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G87" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H87">
-        <v>317</v>
+        <v>118</v>
       </c>
       <c r="I87" t="str">
-        <v>07/10/2025</v>
+        <v>22/06/2026</v>
       </c>
       <c r="J87">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K87">
-        <v>4720</v>
+        <v>1990</v>
       </c>
       <c r="L87">
-        <v>1573.33</v>
+        <v>1990</v>
       </c>
       <c r="M87">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N87" t="str">
-        <v>Loafer</v>
+        <v>Derby</v>
       </c>
       <c r="O87" t="str">
-        <v>azul</v>
+        <v>bordo</v>
       </c>
       <c r="P87" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q87">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="R87">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="S87" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Eduardo Pacheco Xavier</v>
+        <v>Sergio Vieira</v>
       </c>
       <c r="B88" t="str">
-        <v>+55 (62) 92350-6880</v>
+        <v>+55 (11) 97701-6506</v>
       </c>
       <c r="C88" t="str">
-        <v>https://wa.me/5562923506880</v>
+        <v>https://wa.me/5511977016506</v>
       </c>
       <c r="D88" t="str">
-        <v>eduardo.pacheco@yahoo.com.br</v>
+        <v>sergio.vieira@gmail.com</v>
       </c>
       <c r="E88" t="str">
-        <v>Goiania</v>
+        <v>Sao Paulo</v>
       </c>
       <c r="F88" t="str">
-        <v>GO</v>
+        <v>SP</v>
       </c>
       <c r="G88" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H88">
-        <v>74</v>
+        <v>217</v>
       </c>
       <c r="I88" t="str">
-        <v>07/06/2026</v>
+        <v>15/03/2026</v>
       </c>
       <c r="J88">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K88">
-        <v>2290</v>
+        <v>7370</v>
       </c>
       <c r="L88">
-        <v>2290</v>
+        <v>2456.67</v>
       </c>
       <c r="M88">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N88" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O88" t="str">
         <v>conhaque</v>
       </c>
       <c r="P88" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q88">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="R88">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="S88" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Eduardo Monteiro Marques</v>
+        <v>Gabriel Falcao</v>
       </c>
       <c r="B89" t="str">
-        <v>+55 (44) 91240-7621</v>
+        <v>+55 (48) 98315-8135</v>
       </c>
       <c r="C89" t="str">
-        <v>https://wa.me/5544912407621</v>
+        <v>https://wa.me/5548983158135</v>
       </c>
       <c r="D89" t="str">
-        <v>eduardo.monteiro@hotmail.com</v>
+        <v/>
       </c>
       <c r="E89" t="str">
-        <v>Maringa</v>
+        <v>Florianopolis</v>
       </c>
       <c r="F89" t="str">
-        <v>PR</v>
+        <v>SC</v>
       </c>
       <c r="G89" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H89">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="I89" t="str">
-        <v>29/06/2026</v>
+        <v>01/07/2026</v>
       </c>
       <c r="J89">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K89">
-        <v>7070</v>
+        <v>2690</v>
       </c>
       <c r="L89">
-        <v>2356.67</v>
+        <v>2690</v>
       </c>
       <c r="M89">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N89" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O89" t="str">
-        <v>marrom</v>
+        <v>whisky</v>
       </c>
       <c r="P89" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q89">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="R89">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="S89" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Andre Lopes Garcia</v>
+        <v>Felipe Queiroz</v>
       </c>
       <c r="B90" t="str">
-        <v>+55 (81) 95136-6841</v>
+        <v>+55 (12) 96575-5203</v>
       </c>
       <c r="C90" t="str">
-        <v>https://wa.me/5581951366841</v>
+        <v>https://wa.me/5512965755203</v>
       </c>
       <c r="D90" t="str">
-        <v>andre.lopes@hotmail.com</v>
+        <v>felipe.queiroz@yahoo.com.br</v>
       </c>
       <c r="E90" t="str">
-        <v>Recife</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F90" t="str">
-        <v>PE</v>
+        <v>SP</v>
       </c>
       <c r="G90" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H90">
-        <v>427</v>
+        <v>283</v>
       </c>
       <c r="I90" t="str">
-        <v>19/06/2025</v>
+        <v>08/01/2026</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
       <c r="K90">
-        <v>2290</v>
+        <v>2390</v>
       </c>
       <c r="L90">
-        <v>2290</v>
+        <v>2390</v>
       </c>
       <c r="M90">
         <v>41</v>
       </c>
       <c r="N90" t="str">
         <v>Bota</v>
       </c>
       <c r="O90" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P90" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q90">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="R90">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="S90" t="str">
         <v/>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Heitor Bittencourt</v>
+        <v>Leonardo Magalhaes Pacheco</v>
       </c>
       <c r="B91" t="str">
-        <v>+55 (11) 97484-4606</v>
+        <v>+55 (53) 94306-6962</v>
       </c>
       <c r="C91" t="str">
-        <v>https://wa.me/5511974844606</v>
+        <v>https://wa.me/5553943066962</v>
       </c>
       <c r="D91" t="str">
-        <v>heitor.bittencourt@outlook.com</v>
+        <v>leonardo.magalhaes@gmail.com</v>
       </c>
       <c r="E91" t="str">
-        <v>Sao Paulo</v>
+        <v>Pelotas</v>
       </c>
       <c r="F91" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G91" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H91">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="I91" t="str">
-        <v>13/07/2026</v>
+        <v>26/06/2026</v>
       </c>
       <c r="J91">
         <v>1</v>
       </c>
       <c r="K91">
-        <v>390</v>
+        <v>2190</v>
       </c>
       <c r="L91">
-        <v>390</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2190</v>
+      </c>
+      <c r="M91">
+        <v>45</v>
       </c>
       <c r="N91" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O91" t="str">
-        <v/>
+        <v>marrom</v>
       </c>
       <c r="P91" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q91">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="R91">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="S91" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Guilherme Freitas</v>
+        <v>Silvio Freitas Rocha</v>
       </c>
       <c r="B92" t="str">
-        <v>+55 (31) 99818-7608</v>
+        <v>+55 (54) 93426-0697</v>
       </c>
       <c r="C92" t="str">
-        <v>https://wa.me/5531998187608</v>
+        <v>https://wa.me/5554934260697</v>
       </c>
       <c r="D92" t="str">
-        <v>guilherme.freitas@icloud.com</v>
+        <v>silvio.freitas@uol.com.br</v>
       </c>
       <c r="E92" t="str">
-        <v>Belo Horizonte</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F92" t="str">
-        <v>MG</v>
+        <v>RS</v>
       </c>
       <c r="G92" t="str">
         <v>Ativo</v>
       </c>
       <c r="H92">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="I92" t="str">
-        <v>08/06/2026</v>
+        <v>13/08/2026</v>
       </c>
       <c r="J92">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K92">
-        <v>1990</v>
+        <v>6370</v>
       </c>
       <c r="L92">
-        <v>1990</v>
+        <v>2123.33</v>
       </c>
       <c r="M92">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N92" t="str">
-        <v>Derby</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O92" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P92" t="str">
         <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q92">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="R92">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="S92" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Carlos Ferreira</v>
+        <v>Mauricio Pacheco Medeiros</v>
       </c>
       <c r="B93" t="str">
-        <v>+55 (11) 93517-3046</v>
+        <v>+55 (43) 93955-2463</v>
       </c>
       <c r="C93" t="str">
-        <v>https://wa.me/5511935173046</v>
+        <v>https://wa.me/5543939552463</v>
       </c>
       <c r="D93" t="str">
-        <v>carlos.ferreira@yahoo.com.br</v>
+        <v>mauricio.pacheco@outlook.com</v>
       </c>
       <c r="E93" t="str">
-        <v>Santo Andre</v>
+        <v>Londrina</v>
       </c>
       <c r="F93" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G93" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H93">
-        <v>208</v>
+        <v>132</v>
       </c>
       <c r="I93" t="str">
-        <v>24/01/2026</v>
+        <v>08/06/2026</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
       <c r="K93">
         <v>290</v>
       </c>
       <c r="L93">
         <v>290</v>
       </c>
       <c r="M93" t="str">
         <v/>
       </c>
       <c r="N93" t="str">
         <v/>
       </c>
       <c r="O93" t="str">
         <v/>
       </c>
       <c r="P93" t="str">
         <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q93">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="R93">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="S93" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Bruno Correia Coutinho</v>
+        <v>Bernardo Vieira Garcia</v>
       </c>
       <c r="B94" t="str">
-        <v>+55 (62) 97690-2737</v>
+        <v>+55 (86) 97013-1186</v>
       </c>
       <c r="C94" t="str">
-        <v>https://wa.me/5562976902737</v>
+        <v>https://wa.me/5586970131186</v>
       </c>
       <c r="D94" t="str">
-        <v>bruno.correia@uol.com.br</v>
+        <v>bernardo.vieira@yahoo.com.br</v>
       </c>
       <c r="E94" t="str">
-        <v>Goiania</v>
+        <v>Teresina</v>
       </c>
       <c r="F94" t="str">
-        <v>GO</v>
+        <v>PI</v>
       </c>
       <c r="G94" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H94">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="I94" t="str">
-        <v>14/07/2026</v>
+        <v>30/06/2026</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
       <c r="K94">
-        <v>89</v>
+        <v>2280</v>
       </c>
       <c r="L94">
-        <v>89</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2280</v>
+      </c>
+      <c r="M94">
+        <v>45</v>
       </c>
       <c r="N94" t="str">
-        <v/>
+        <v>Derby</v>
       </c>
       <c r="O94" t="str">
-        <v/>
+        <v>marrom</v>
       </c>
       <c r="P94" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q94">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="R94">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="S94" t="str">
         <v/>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Otavio Rodrigues</v>
+        <v>Flavio Souza Moraes</v>
       </c>
       <c r="B95" t="str">
-        <v>+55 (11) 96649-7237</v>
+        <v>+55 (11) 97385-0933</v>
       </c>
       <c r="C95" t="str">
-        <v>https://wa.me/5511966497237</v>
+        <v>https://wa.me/5511973850933</v>
       </c>
       <c r="D95" t="str">
-        <v>otavio.rodrigues@hotmail.com</v>
+        <v>flavio.souza@uol.com.br</v>
       </c>
       <c r="E95" t="str">
-        <v>Sao Paulo</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F95" t="str">
         <v>SP</v>
       </c>
       <c r="G95" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H95">
-        <v>62</v>
+        <v>227</v>
       </c>
       <c r="I95" t="str">
-        <v>19/06/2026</v>
+        <v>05/03/2026</v>
       </c>
       <c r="J95">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K95">
-        <v>10999</v>
+        <v>7440</v>
       </c>
       <c r="L95">
-        <v>2199.8</v>
+        <v>2480</v>
       </c>
       <c r="M95">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N95" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O95" t="str">
         <v>preto</v>
       </c>
       <c r="P95" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q95">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="R95">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="S95" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Juliano Rezende</v>
+        <v>Felipe Bittencourt</v>
       </c>
       <c r="B96" t="str">
-        <v>+55 (11) 93383-8207</v>
+        <v>+55 (47) 99094-7866</v>
       </c>
       <c r="C96" t="str">
-        <v>https://wa.me/5511933838207</v>
+        <v>https://wa.me/5547990947866</v>
       </c>
       <c r="D96" t="str">
-        <v>juliano.rezende@gmail.com</v>
+        <v>felipe.bittencourt@icloud.com</v>
       </c>
       <c r="E96" t="str">
-        <v>Guarulhos</v>
+        <v>Joinville</v>
       </c>
       <c r="F96" t="str">
-        <v>SP</v>
+        <v>SC</v>
       </c>
       <c r="G96" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H96">
-        <v>73</v>
+        <v>115</v>
       </c>
       <c r="I96" t="str">
-        <v>08/06/2026</v>
+        <v>25/06/2026</v>
       </c>
       <c r="J96">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K96">
-        <v>7749</v>
+        <v>4058</v>
       </c>
       <c r="L96">
-        <v>1937.25</v>
+        <v>1352.67</v>
       </c>
       <c r="M96">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N96" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O96" t="str">
-        <v>bordo</v>
+        <v>conhaque</v>
       </c>
       <c r="P96" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q96">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="R96">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="S96" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Danilo Moreira Freitas</v>
+        <v>Marcelo Costa Mendes</v>
       </c>
       <c r="B97" t="str">
-        <v>+55 (11) 99634-5470</v>
+        <v>+55 (51) 91601-2235</v>
       </c>
       <c r="C97" t="str">
-        <v>https://wa.me/5511996345470</v>
+        <v>https://wa.me/5551916012235</v>
       </c>
       <c r="D97" t="str">
-        <v>danilo.moreira@hotmail.com</v>
+        <v>marcelo.costa@uol.com.br</v>
       </c>
       <c r="E97" t="str">
-        <v>Guarulhos</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F97" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G97" t="str">
         <v>Ativo</v>
       </c>
       <c r="H97">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="I97" t="str">
-        <v>02/07/2026</v>
+        <v>01/08/2026</v>
       </c>
       <c r="J97">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K97">
-        <v>4880</v>
+        <v>1027</v>
       </c>
       <c r="L97">
-        <v>2440</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>256.75</v>
+      </c>
+      <c r="M97" t="str">
+        <v/>
       </c>
       <c r="N97" t="str">
-        <v>Monk Strap</v>
+        <v/>
       </c>
       <c r="O97" t="str">
-        <v>conhaque</v>
+        <v/>
       </c>
       <c r="P97" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q97">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="R97">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="S97" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Geraldo Pacheco Campos</v>
+        <v>Francisco Magalhaes</v>
       </c>
       <c r="B98" t="str">
-        <v>+55 (13) 98687-6729</v>
+        <v>+55 (15) 92442-7626</v>
       </c>
       <c r="C98" t="str">
-        <v>https://wa.me/5513986876729</v>
+        <v>https://wa.me/5515924427626</v>
       </c>
       <c r="D98" t="str">
-        <v>geraldo.pacheco@gmail.com</v>
+        <v>francisco.magalhaes@icloud.com</v>
       </c>
       <c r="E98" t="str">
-        <v>Santos</v>
+        <v>Sorocaba</v>
       </c>
       <c r="F98" t="str">
         <v>SP</v>
       </c>
       <c r="G98" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H98">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="I98" t="str">
-        <v>11/06/2026</v>
+        <v>03/07/2026</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
       <c r="K98">
-        <v>2379</v>
+        <v>2339</v>
       </c>
       <c r="L98">
-        <v>2379</v>
+        <v>2339</v>
       </c>
       <c r="M98">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N98" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O98" t="str">
-        <v>preto</v>
+        <v>bordo</v>
       </c>
       <c r="P98" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q98">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="R98">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="S98" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Gilberto Nascimento</v>
+        <v>Igor Coutinho</v>
       </c>
       <c r="B99" t="str">
-        <v>+55 (54) 94644-4152</v>
+        <v>+55 (67) 93251-6030</v>
       </c>
       <c r="C99" t="str">
-        <v>https://wa.me/5554946444152</v>
+        <v>https://wa.me/5567932516030</v>
       </c>
       <c r="D99" t="str">
-        <v>gilberto.nascimento@uol.com.br</v>
+        <v>igor.coutinho@hotmail.com</v>
       </c>
       <c r="E99" t="str">
-        <v>Caxias do Sul</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F99" t="str">
-        <v>RS</v>
+        <v>MS</v>
       </c>
       <c r="G99" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H99">
-        <v>215</v>
+        <v>109</v>
       </c>
       <c r="I99" t="str">
-        <v>17/01/2026</v>
+        <v>01/07/2026</v>
       </c>
       <c r="J99">
         <v>1</v>
       </c>
       <c r="K99">
-        <v>60</v>
+        <v>2180</v>
       </c>
       <c r="L99">
-        <v>60</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2180</v>
+      </c>
+      <c r="M99">
+        <v>42</v>
       </c>
       <c r="N99" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O99" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P99" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q99">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="R99">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="S99" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Andre Sampaio</v>
+        <v>Samuel Araujo</v>
       </c>
       <c r="B100" t="str">
-        <v>+55 (16) 99186-9380</v>
+        <v>+55 (15) 91581-4385</v>
       </c>
       <c r="C100" t="str">
-        <v>https://wa.me/5516991869380</v>
+        <v>https://wa.me/5515915814385</v>
       </c>
       <c r="D100" t="str">
-        <v>andre.sampaio@yahoo.com.br</v>
+        <v>samuel.araujo@outlook.com</v>
       </c>
       <c r="E100" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Sorocaba</v>
       </c>
       <c r="F100" t="str">
         <v>SP</v>
       </c>
       <c r="G100" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H100">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="I100" t="str">
-        <v>12/06/2026</v>
+        <v>07/07/2026</v>
       </c>
       <c r="J100">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K100">
-        <v>1990</v>
+        <v>8320</v>
       </c>
       <c r="L100">
-        <v>1990</v>
+        <v>2080</v>
       </c>
       <c r="M100">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N100" t="str">
-        <v>Derby</v>
+        <v>Loafer</v>
       </c>
       <c r="O100" t="str">
-        <v>bordo</v>
+        <v>azul</v>
       </c>
       <c r="P100" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q100">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="R100">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="S100" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Marcos Castro Oliveira</v>
+        <v>Marcos Lopes</v>
       </c>
       <c r="B101" t="str">
-        <v>+55 (53) 99999-8888</v>
+        <v>+55 (53) 91253-0767</v>
       </c>
       <c r="C101" t="str">
-        <v>https://wa.me/5553999998888</v>
+        <v>https://wa.me/5553912530767</v>
       </c>
       <c r="D101" t="str">
-        <v>marcos.castro@yahoo.com.br</v>
+        <v>marcos.lopes@icloud.com</v>
       </c>
       <c r="E101" t="str">
         <v>Pelotas</v>
       </c>
       <c r="F101" t="str">
         <v>RS</v>
       </c>
       <c r="G101" t="str">
         <v>Ativo</v>
       </c>
       <c r="H101">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="I101" t="str">
-        <v>16/07/2026</v>
+        <v>03/08/2026</v>
       </c>
       <c r="J101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K101">
-        <v>290</v>
+        <v>4280</v>
       </c>
       <c r="L101">
-        <v>290</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2140</v>
+      </c>
+      <c r="M101">
+        <v>44</v>
       </c>
       <c r="N101" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O101" t="str">
-        <v/>
+        <v>conhaque</v>
       </c>
       <c r="P101" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q101">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="R101">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="S101" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Silvio Fernandes</v>
+        <v>Igor Duarte Ramos</v>
       </c>
       <c r="B102" t="str">
-        <v>+55 (62) 97664-8244</v>
+        <v>+55 (81) 96604-7751</v>
       </c>
       <c r="C102" t="str">
-        <v>https://wa.me/5562976648244</v>
+        <v>https://wa.me/5581966047751</v>
       </c>
       <c r="D102" t="str">
-        <v>silvio.fernandes@gmail.com</v>
+        <v/>
       </c>
       <c r="E102" t="str">
-        <v>Goiania</v>
+        <v>Recife</v>
       </c>
       <c r="F102" t="str">
-        <v>GO</v>
+        <v>PE</v>
       </c>
       <c r="G102" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H102">
-        <v>266</v>
+        <v>103</v>
       </c>
       <c r="I102" t="str">
-        <v>27/11/2025</v>
+        <v>07/07/2026</v>
       </c>
       <c r="J102">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K102">
-        <v>8709</v>
+        <v>2690</v>
       </c>
       <c r="L102">
-        <v>2177.25</v>
+        <v>2690</v>
       </c>
       <c r="M102">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N102" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O102" t="str">
-        <v>marrom</v>
+        <v>azul</v>
       </c>
       <c r="P102" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q102">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="R102">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="S102" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Joaquim Xavier Neves</v>
+        <v>Fabio Freitas</v>
       </c>
       <c r="B103" t="str">
-        <v>+55 (48) 94593-0655</v>
+        <v>+55 (21) 99360-3724</v>
       </c>
       <c r="C103" t="str">
-        <v>https://wa.me/5548945930655</v>
+        <v>https://wa.me/5521993603724</v>
       </c>
       <c r="D103" t="str">
-        <v>joaquim.xavier@gmail.com</v>
+        <v>fabio.freitas@gmail.com</v>
       </c>
       <c r="E103" t="str">
-        <v>Florianopolis</v>
+        <v>Niteroi</v>
       </c>
       <c r="F103" t="str">
-        <v>SC</v>
+        <v>RJ</v>
       </c>
       <c r="G103" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H103">
+        <v>103</v>
+      </c>
+      <c r="I103" t="str">
+        <v>07/07/2026</v>
+      </c>
+      <c r="J103">
+        <v>1</v>
+      </c>
+      <c r="K103">
+        <v>2490</v>
+      </c>
+      <c r="L103">
+        <v>2490</v>
+      </c>
+      <c r="M103">
         <v>41</v>
       </c>
-      <c r="I103" t="str">
-[...13 lines deleted...]
-      </c>
       <c r="N103" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O103" t="str">
-        <v>preto</v>
+        <v>marrom</v>
       </c>
       <c r="P103" t="str">
         <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q103">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="R103">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="S103" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Diego Lacerda</v>
+        <v>Luciano Nunes Nunes</v>
       </c>
       <c r="B104" t="str">
-        <v>+55 (11) 94132-2713</v>
+        <v>+55 (83) 91113-9231</v>
       </c>
       <c r="C104" t="str">
-        <v>https://wa.me/5511941322713</v>
+        <v>https://wa.me/5583911139231</v>
       </c>
       <c r="D104" t="str">
-        <v>diego.lacerda@icloud.com</v>
+        <v>luciano.nunes@outlook.com</v>
       </c>
       <c r="E104" t="str">
-        <v>Santo Andre</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F104" t="str">
-        <v>SP</v>
+        <v>PB</v>
       </c>
       <c r="G104" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H104">
-        <v>67</v>
+        <v>104</v>
       </c>
       <c r="I104" t="str">
-        <v>14/06/2026</v>
+        <v>06/07/2026</v>
       </c>
       <c r="J104">
         <v>1</v>
       </c>
       <c r="K104">
-        <v>2290</v>
+        <v>2410</v>
       </c>
       <c r="L104">
-        <v>2290</v>
+        <v>2410</v>
       </c>
       <c r="M104">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N104" t="str">
         <v>Bota</v>
       </c>
       <c r="O104" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P104" t="str">
         <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q104">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="R104">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="S104" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Gabriel Ribeiro</v>
+        <v>Sergio Soares Nunes</v>
       </c>
       <c r="B105" t="str">
-        <v>+55 (14) 92755-7168</v>
+        <v>+55 (19) 96902-1629</v>
       </c>
       <c r="C105" t="str">
-        <v>https://wa.me/5514927557168</v>
+        <v>https://wa.me/5519969021629</v>
       </c>
       <c r="D105" t="str">
-        <v>gabriel.ribeiro@uol.com.br</v>
+        <v>sergio.soares@outlook.com</v>
       </c>
       <c r="E105" t="str">
-        <v>Bauru</v>
+        <v>Campinas</v>
       </c>
       <c r="F105" t="str">
         <v>SP</v>
       </c>
       <c r="G105" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H105">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="I105" t="str">
-        <v>15/06/2026</v>
+        <v>13/07/2026</v>
       </c>
       <c r="J105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K105">
-        <v>2190</v>
+        <v>4470</v>
       </c>
       <c r="L105">
-        <v>2190</v>
+        <v>2235</v>
       </c>
       <c r="M105">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N105" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O105" t="str">
-        <v>azul</v>
+        <v>conhaque</v>
       </c>
       <c r="P105" t="str">
         <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q105">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="R105">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="S105" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Thiago Garcia</v>
+        <v>Marcio Marques Oliveira</v>
       </c>
       <c r="B106" t="str">
-        <v>+55 (47) 92456-0229</v>
+        <v>+55 (54) 96669-2720</v>
       </c>
       <c r="C106" t="str">
-        <v>https://wa.me/5547924560229</v>
+        <v>https://wa.me/5554966692720</v>
       </c>
       <c r="D106" t="str">
-        <v>thiago.garcia@hotmail.com</v>
+        <v>marcio.marques@outlook.com</v>
       </c>
       <c r="E106" t="str">
-        <v>Blumenau</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F106" t="str">
-        <v>SC</v>
+        <v>RS</v>
       </c>
       <c r="G106" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H106">
-        <v>67</v>
+        <v>269</v>
       </c>
       <c r="I106" t="str">
-        <v>14/06/2026</v>
+        <v>22/01/2026</v>
       </c>
       <c r="J106">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K106">
-        <v>1990</v>
+        <v>7149</v>
       </c>
       <c r="L106">
-        <v>1990</v>
+        <v>2383</v>
       </c>
       <c r="M106">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N106" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O106" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P106" t="str">
         <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q106">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="R106">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="S106" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Fernando Alves</v>
+        <v>Danilo Ferreira Andrade</v>
       </c>
       <c r="B107" t="str">
-        <v>+55 (65) 97709-8300</v>
+        <v>+55 (32) 97466-7635</v>
       </c>
       <c r="C107" t="str">
-        <v>https://wa.me/5565977098300</v>
+        <v>https://wa.me/5532974667635</v>
       </c>
       <c r="D107" t="str">
-        <v>fernando.alves@gmail.com</v>
+        <v>danilo.ferreira@outlook.com</v>
       </c>
       <c r="E107" t="str">
-        <v>Cuiaba</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F107" t="str">
-        <v>MT</v>
+        <v>MG</v>
       </c>
       <c r="G107" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H107">
-        <v>227</v>
+        <v>278</v>
       </c>
       <c r="I107" t="str">
-        <v>05/01/2026</v>
+        <v>13/01/2026</v>
       </c>
       <c r="J107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K107">
-        <v>390</v>
+        <v>2257</v>
       </c>
       <c r="L107">
-        <v>390</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1128.5</v>
+      </c>
+      <c r="M107">
+        <v>43</v>
       </c>
       <c r="N107" t="str">
-        <v/>
+        <v>Derby</v>
       </c>
       <c r="O107" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P107" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q107">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="R107">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="S107" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Joao Xavier</v>
+        <v>Guilherme Medeiros Queiroz</v>
       </c>
       <c r="B108" t="str">
-        <v>+55 (47) 92476-8436</v>
+        <v>+55 (54) 94142-9777</v>
       </c>
       <c r="C108" t="str">
-        <v>https://wa.me/5547924768436</v>
+        <v>https://wa.me/5554941429777</v>
       </c>
       <c r="D108" t="str">
-        <v>joao.xavier@outlook.com</v>
+        <v>guilherme.medeiros@hotmail.com</v>
       </c>
       <c r="E108" t="str">
-        <v>Joinville</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F108" t="str">
-        <v>SC</v>
+        <v>RS</v>
       </c>
       <c r="G108" t="str">
         <v>Ativo</v>
       </c>
       <c r="H108">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="I108" t="str">
-        <v>17/07/2026</v>
+        <v>04/08/2026</v>
       </c>
       <c r="J108">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K108">
-        <v>149</v>
+        <v>8309</v>
       </c>
       <c r="L108">
-        <v>149</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2077.25</v>
+      </c>
+      <c r="M108">
+        <v>38</v>
       </c>
       <c r="N108" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O108" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P108" t="str">
-        <v>Creme Nutridor Saphir | Pommadier</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q108">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="R108">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="S108" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Joao Carvalho</v>
+        <v>Mateus Cunha Cardoso</v>
       </c>
       <c r="B109" t="str">
-        <v>+55 (27) 91203-9550</v>
+        <v>+55 (83) 92784-0482</v>
       </c>
       <c r="C109" t="str">
-        <v>https://wa.me/5527912039550</v>
+        <v>https://wa.me/5583927840482</v>
       </c>
       <c r="D109" t="str">
-        <v/>
+        <v>mateus.cunha@gmail.com</v>
       </c>
       <c r="E109" t="str">
-        <v>Vitoria</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F109" t="str">
-        <v>ES</v>
+        <v>PB</v>
       </c>
       <c r="G109" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H109">
-        <v>236</v>
+        <v>97</v>
       </c>
       <c r="I109" t="str">
-        <v>27/12/2025</v>
+        <v>13/07/2026</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
       <c r="K109">
-        <v>149</v>
+        <v>2480</v>
       </c>
       <c r="L109">
-        <v>149</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2480</v>
+      </c>
+      <c r="M109">
+        <v>44</v>
       </c>
       <c r="N109" t="str">
-        <v/>
+        <v>Derby</v>
       </c>
       <c r="O109" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P109" t="str">
-        <v>Creme Nutridor Saphir | Pommadier</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q109">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="R109">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="S109" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Roberto Araujo</v>
+        <v>Renato Braga Soares</v>
       </c>
       <c r="B110" t="str">
-        <v>+55 (31) 97141-4188</v>
+        <v>+55 (18) 99018-7551</v>
       </c>
       <c r="C110" t="str">
-        <v>https://wa.me/5531971414188</v>
+        <v>https://wa.me/5518990187551</v>
       </c>
       <c r="D110" t="str">
-        <v>roberto.araujo@yahoo.com.br</v>
+        <v>renato.braga@yahoo.com.br</v>
       </c>
       <c r="E110" t="str">
-        <v>Belo Horizonte</v>
+        <v>Presidente Prudente</v>
       </c>
       <c r="F110" t="str">
-        <v>MG</v>
+        <v>SP</v>
       </c>
       <c r="G110" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H110">
-        <v>488</v>
+        <v>78</v>
       </c>
       <c r="I110" t="str">
-        <v>19/04/2025</v>
+        <v>01/08/2026</v>
       </c>
       <c r="J110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K110">
-        <v>1950</v>
+        <v>4829</v>
       </c>
       <c r="L110">
-        <v>1950</v>
+        <v>2414.5</v>
       </c>
       <c r="M110">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N110" t="str">
-        <v>Loafer</v>
+        <v>Derby</v>
       </c>
       <c r="O110" t="str">
-        <v>azul</v>
+        <v>conhaque</v>
       </c>
       <c r="P110" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q110">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="R110">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="S110" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Caio Coutinho</v>
+        <v>Eduardo Carvalho</v>
       </c>
       <c r="B111" t="str">
-        <v>+55 (84) 91780-8623</v>
+        <v>+55 (19) 93851-4587</v>
       </c>
       <c r="C111" t="str">
-        <v>https://wa.me/5584917808623</v>
+        <v>https://wa.me/5519938514587</v>
       </c>
       <c r="D111" t="str">
-        <v>caio.coutinho@icloud.com</v>
+        <v>eduardo.carvalho@uol.com.br</v>
       </c>
       <c r="E111" t="str">
-        <v>Natal</v>
+        <v>Campinas</v>
       </c>
       <c r="F111" t="str">
-        <v>RN</v>
+        <v>SP</v>
       </c>
       <c r="G111" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H111">
-        <v>341</v>
+        <v>660</v>
       </c>
       <c r="I111" t="str">
-        <v>13/09/2025</v>
+        <v>27/12/2024</v>
       </c>
       <c r="J111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K111">
-        <v>929</v>
+        <v>2480</v>
       </c>
       <c r="L111">
-        <v>464.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2480</v>
+      </c>
+      <c r="M111">
+        <v>43</v>
       </c>
       <c r="N111" t="str">
-        <v/>
+        <v>Derby</v>
       </c>
       <c r="O111" t="str">
-        <v/>
+        <v>bordo</v>
       </c>
       <c r="P111" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q111">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="R111">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="S111" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Rafael Ribeiro Nogueira</v>
+        <v>Gilberto Castro</v>
       </c>
       <c r="B112" t="str">
-        <v>+55 (43) 96128-1503</v>
+        <v>+55 (43) 94171-5132</v>
       </c>
       <c r="C112" t="str">
-        <v>https://wa.me/5543961281503</v>
+        <v>https://wa.me/5543941715132</v>
       </c>
       <c r="D112" t="str">
-        <v/>
+        <v>gilberto.castro@uol.com.br</v>
       </c>
       <c r="E112" t="str">
         <v>Londrina</v>
       </c>
       <c r="F112" t="str">
         <v>PR</v>
       </c>
       <c r="G112" t="str">
         <v>Ativo</v>
       </c>
       <c r="H112">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="I112" t="str">
-        <v>26/06/2026</v>
+        <v>27/07/2026</v>
       </c>
       <c r="J112">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K112">
-        <v>8620</v>
+        <v>4780</v>
       </c>
       <c r="L112">
-        <v>2155</v>
+        <v>2390</v>
       </c>
       <c r="M112">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="N112" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O112" t="str">
-        <v>marrom</v>
+        <v>azul</v>
       </c>
       <c r="P112" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q112">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="R112">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="S112" t="str">
         <v/>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Enzo Sampaio</v>
+        <v>Murilo Batista</v>
       </c>
       <c r="B113" t="str">
-        <v>+55 (47) 95572-1822</v>
+        <v>+55 (84) 96305-2772</v>
       </c>
       <c r="C113" t="str">
-        <v>https://wa.me/5547955721822</v>
+        <v>https://wa.me/5584963052772</v>
       </c>
       <c r="D113" t="str">
-        <v>enzo.sampaio@icloud.com</v>
+        <v>murilo.batista@yahoo.com.br</v>
       </c>
       <c r="E113" t="str">
-        <v>Blumenau</v>
+        <v>Natal</v>
       </c>
       <c r="F113" t="str">
-        <v>SC</v>
+        <v>RN</v>
       </c>
       <c r="G113" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H113">
-        <v>60</v>
+        <v>668</v>
       </c>
       <c r="I113" t="str">
-        <v>21/06/2026</v>
+        <v>19/12/2024</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
       <c r="K113">
-        <v>2680</v>
+        <v>2388</v>
       </c>
       <c r="L113">
-        <v>2680</v>
+        <v>2388</v>
       </c>
       <c r="M113">
         <v>42</v>
       </c>
       <c r="N113" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O113" t="str">
-        <v>whisky</v>
+        <v>preto</v>
       </c>
       <c r="P113" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q113">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="R113">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="S113" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Vicente Monteiro Fernandes</v>
+        <v>Leandro Soares Duarte</v>
       </c>
       <c r="B114" t="str">
-        <v>+55 (47) 96942-5452</v>
+        <v>+55 (11) 97666-9443</v>
       </c>
       <c r="C114" t="str">
-        <v>https://wa.me/5547969425452</v>
+        <v>https://wa.me/5511976669443</v>
       </c>
       <c r="D114" t="str">
-        <v/>
+        <v>leandro.soares@hotmail.com</v>
       </c>
       <c r="E114" t="str">
-        <v>Blumenau</v>
+        <v>Sao Paulo</v>
       </c>
       <c r="F114" t="str">
-        <v>SC</v>
+        <v>SP</v>
       </c>
       <c r="G114" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H114">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="I114" t="str">
-        <v>21/06/2026</v>
+        <v>11/07/2026</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
       <c r="K114">
-        <v>2310</v>
+        <v>1890</v>
       </c>
       <c r="L114">
-        <v>2310</v>
+        <v>1890</v>
       </c>
       <c r="M114">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="N114" t="str">
         <v>Oxford</v>
       </c>
       <c r="O114" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P114" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q114">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="R114">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="S114" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Henrique Braga</v>
+        <v>Mateus Gomes Souza</v>
       </c>
       <c r="B115" t="str">
-        <v>+55 (67) 95375-9420</v>
+        <v>+55 (71) 91040-6653</v>
       </c>
       <c r="C115" t="str">
-        <v>https://wa.me/5567953759420</v>
+        <v>https://wa.me/5571910406653</v>
       </c>
       <c r="D115" t="str">
-        <v>henrique.braga@icloud.com</v>
+        <v>mateus.gomes@yahoo.com.br</v>
       </c>
       <c r="E115" t="str">
-        <v>Campo Grande</v>
+        <v>Salvador</v>
       </c>
       <c r="F115" t="str">
-        <v>MS</v>
+        <v>BA</v>
       </c>
       <c r="G115" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H115">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I115" t="str">
-        <v>22/06/2026</v>
+        <v>18/07/2026</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
       <c r="K115">
-        <v>2090</v>
+        <v>2870</v>
       </c>
       <c r="L115">
-        <v>2090</v>
+        <v>2870</v>
       </c>
       <c r="M115">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="N115" t="str">
         <v>Derby</v>
       </c>
       <c r="O115" t="str">
-        <v>conhaque</v>
+        <v>whisky</v>
       </c>
       <c r="P115" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q115">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="R115">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="S115" t="str">
         <v/>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Marcio Rodrigues</v>
+        <v>Felipe Machado</v>
       </c>
       <c r="B116" t="str">
-        <v>+55 (18) 95597-1880</v>
+        <v>+55 (62) 98177-7020</v>
       </c>
       <c r="C116" t="str">
-        <v>https://wa.me/5518955971880</v>
+        <v>https://wa.me/5562981777020</v>
       </c>
       <c r="D116" t="str">
-        <v>marcio.rodrigues@icloud.com</v>
+        <v>felipe.machado@yahoo.com.br</v>
       </c>
       <c r="E116" t="str">
-        <v>Presidente Prudente</v>
+        <v>Goiania</v>
       </c>
       <c r="F116" t="str">
-        <v>SP</v>
+        <v>GO</v>
       </c>
       <c r="G116" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H116">
-        <v>59</v>
+        <v>668</v>
       </c>
       <c r="I116" t="str">
-        <v>22/06/2026</v>
+        <v>19/12/2024</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
       <c r="K116">
-        <v>1990</v>
+        <v>2190</v>
       </c>
       <c r="L116">
-        <v>1990</v>
+        <v>2190</v>
       </c>
       <c r="M116">
         <v>45</v>
       </c>
       <c r="N116" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O116" t="str">
-        <v>bordo</v>
+        <v>marrom</v>
       </c>
       <c r="P116" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q116">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="R116">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="S116" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Sergio Cunha</v>
+        <v>Eduardo Lacerda</v>
       </c>
       <c r="B117" t="str">
-        <v>+55 (22) 99443-0316</v>
+        <v>+55 (81) 96202-9190</v>
       </c>
       <c r="C117" t="str">
-        <v>https://wa.me/5522994430316</v>
+        <v>https://wa.me/5581962029190</v>
       </c>
       <c r="D117" t="str">
-        <v/>
+        <v>eduardo.lacerda@yahoo.com.br</v>
       </c>
       <c r="E117" t="str">
-        <v>Campos dos Goytacazes</v>
+        <v>Recife</v>
       </c>
       <c r="F117" t="str">
-        <v>RJ</v>
+        <v>PE</v>
       </c>
       <c r="G117" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H117">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="I117" t="str">
-        <v>23/06/2026</v>
+        <v>13/07/2026</v>
       </c>
       <c r="J117">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K117">
-        <v>9329</v>
+        <v>1990</v>
       </c>
       <c r="L117">
-        <v>2332.25</v>
+        <v>1990</v>
       </c>
       <c r="M117">
         <v>41</v>
       </c>
       <c r="N117" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O117" t="str">
-        <v>preto</v>
+        <v>bordo</v>
       </c>
       <c r="P117" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q117">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="R117">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="S117" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Bernardo Bittencourt</v>
+        <v>Arthur Machado Dias</v>
       </c>
       <c r="B118" t="str">
-        <v>+55 (12) 97463-6318</v>
+        <v>+55 (54) 96769-1313</v>
       </c>
       <c r="C118" t="str">
-        <v>https://wa.me/5512974636318</v>
+        <v>https://wa.me/5554967691313</v>
       </c>
       <c r="D118" t="str">
-        <v/>
+        <v>arthur.machado@gmail.com</v>
       </c>
       <c r="E118" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F118" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G118" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H118">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="I118" t="str">
-        <v>25/06/2026</v>
+        <v>17/07/2026</v>
       </c>
       <c r="J118">
         <v>1</v>
       </c>
       <c r="K118">
-        <v>2970</v>
+        <v>2380</v>
       </c>
       <c r="L118">
-        <v>2970</v>
+        <v>2380</v>
       </c>
       <c r="M118">
         <v>44</v>
       </c>
       <c r="N118" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O118" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P118" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q118">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="R118">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="S118" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Bernardo Lima Medeiros</v>
+        <v>Gustavo Medeiros</v>
       </c>
       <c r="B119" t="str">
-        <v>+55 (43) 98929-4023</v>
+        <v>+55 (15) 97089-9901</v>
       </c>
       <c r="C119" t="str">
-        <v>https://wa.me/5543989294023</v>
+        <v>https://wa.me/5515970899901</v>
       </c>
       <c r="D119" t="str">
-        <v>bernardo.lima@uol.com.br</v>
+        <v>gustavo.medeiros@gmail.com</v>
       </c>
       <c r="E119" t="str">
-        <v>Londrina</v>
+        <v>Sorocaba</v>
       </c>
       <c r="F119" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G119" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H119">
-        <v>55</v>
+        <v>235</v>
       </c>
       <c r="I119" t="str">
-        <v>26/06/2026</v>
+        <v>25/02/2026</v>
       </c>
       <c r="J119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K119">
-        <v>2690</v>
+        <v>3980</v>
       </c>
       <c r="L119">
-        <v>2690</v>
+        <v>1990</v>
       </c>
       <c r="M119">
+        <v>40</v>
+      </c>
+      <c r="N119" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O119" t="str">
+        <v>whisky</v>
+      </c>
+      <c r="P119" t="str">
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
+      </c>
+      <c r="Q119">
+        <v>26</v>
+      </c>
+      <c r="R119">
         <v>45</v>
       </c>
-      <c r="N119" t="str">
-[...13 lines deleted...]
-      </c>
       <c r="S119" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Gustavo Cunha</v>
+        <v>Leonardo Gomes Lacerda</v>
       </c>
       <c r="B120" t="str">
-        <v>+55 (11) 98931-3199</v>
+        <v>+55 (62) 96334-1053</v>
       </c>
       <c r="C120" t="str">
-        <v>https://wa.me/5511989313199</v>
+        <v>https://wa.me/5562963341053</v>
       </c>
       <c r="D120" t="str">
-        <v>gustavo.cunha@gmail.com</v>
+        <v>leonardo.gomes@uol.com.br</v>
       </c>
       <c r="E120" t="str">
-        <v>Santo Andre</v>
+        <v>Goiania</v>
       </c>
       <c r="F120" t="str">
-        <v>SP</v>
+        <v>GO</v>
       </c>
       <c r="G120" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H120">
-        <v>271</v>
+        <v>89</v>
       </c>
       <c r="I120" t="str">
-        <v>22/11/2025</v>
+        <v>22/07/2026</v>
       </c>
       <c r="J120">
         <v>1</v>
       </c>
       <c r="K120">
-        <v>390</v>
+        <v>2488</v>
       </c>
       <c r="L120">
-        <v>390</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2488</v>
+      </c>
+      <c r="M120">
+        <v>45</v>
       </c>
       <c r="N120" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O120" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P120" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q120">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="R120">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="S120" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Jorge Teixeira</v>
+        <v>Bernardo Moreira Queiroz</v>
       </c>
       <c r="B121" t="str">
-        <v>+55 (13) 92337-8258</v>
+        <v>+55 (83) 99636-7532</v>
       </c>
       <c r="C121" t="str">
-        <v>https://wa.me/5513923378258</v>
+        <v>https://wa.me/5583996367532</v>
       </c>
       <c r="D121" t="str">
-        <v>jorge.teixeira@hotmail.com</v>
+        <v>bernardo.moreira@gmail.com</v>
       </c>
       <c r="E121" t="str">
-        <v>Santos</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F121" t="str">
-        <v>SP</v>
+        <v>PB</v>
       </c>
       <c r="G121" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H121">
-        <v>400</v>
+        <v>93</v>
       </c>
       <c r="I121" t="str">
-        <v>16/07/2025</v>
+        <v>17/07/2026</v>
       </c>
       <c r="J121">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K121">
-        <v>7380</v>
+        <v>1890</v>
       </c>
       <c r="L121">
-        <v>2460</v>
+        <v>1890</v>
       </c>
       <c r="M121">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="N121" t="str">
         <v>Oxford</v>
       </c>
       <c r="O121" t="str">
-        <v>bordo</v>
+        <v>preto</v>
       </c>
       <c r="P121" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q121">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="R121">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="S121" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Icaro Duarte</v>
+        <v>Guilherme Garcia Duarte</v>
       </c>
       <c r="B122" t="str">
-        <v>+55 (11) 94386-8217</v>
+        <v>+55 (81) 92677-9002</v>
       </c>
       <c r="C122" t="str">
-        <v>https://wa.me/5511943868217</v>
+        <v>https://wa.me/5581926779002</v>
       </c>
       <c r="D122" t="str">
-        <v>icaro.duarte@uol.com.br</v>
+        <v>guilherme.garcia@yahoo.com.br</v>
       </c>
       <c r="E122" t="str">
-        <v>Santo Andre</v>
+        <v>Recife</v>
       </c>
       <c r="F122" t="str">
-        <v>SP</v>
+        <v>PE</v>
       </c>
       <c r="G122" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H122">
-        <v>594</v>
+        <v>249</v>
       </c>
       <c r="I122" t="str">
-        <v>03/01/2025</v>
+        <v>11/02/2026</v>
       </c>
       <c r="J122">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K122">
-        <v>5850</v>
+        <v>4960</v>
       </c>
       <c r="L122">
-        <v>1950</v>
+        <v>2480</v>
       </c>
       <c r="M122">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N122" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O122" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P122" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q122">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="R122">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="S122" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Felipe Bittencourt</v>
+        <v>Caio Dias Xavier</v>
       </c>
       <c r="B123" t="str">
-        <v>+55 (47) 99094-7866</v>
+        <v>+55 (51) 98009-4792</v>
       </c>
       <c r="C123" t="str">
-        <v>https://wa.me/5547990947866</v>
+        <v>https://wa.me/5551980094792</v>
       </c>
       <c r="D123" t="str">
-        <v>felipe.bittencourt@icloud.com</v>
+        <v>caio.dias@gmail.com</v>
       </c>
       <c r="E123" t="str">
-        <v>Joinville</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F123" t="str">
-        <v>SC</v>
+        <v>RS</v>
       </c>
       <c r="G123" t="str">
         <v>Ativo</v>
       </c>
       <c r="H123">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="I123" t="str">
-        <v>25/06/2026</v>
+        <v>23/07/2026</v>
       </c>
       <c r="J123">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K123">
-        <v>4058</v>
+        <v>2390</v>
       </c>
       <c r="L123">
-        <v>1352.67</v>
+        <v>2390</v>
       </c>
       <c r="M123">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N123" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O123" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P123" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q123">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="R123">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="S123" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Wesley Marques</v>
+        <v>Felipe Campos</v>
       </c>
       <c r="B124" t="str">
-        <v>+55 (48) 98052-0991</v>
+        <v>+55 (22) 99296-2392</v>
       </c>
       <c r="C124" t="str">
-        <v>https://wa.me/5548980520991</v>
+        <v>https://wa.me/5522992962392</v>
       </c>
       <c r="D124" t="str">
-        <v>wesley.marques@hotmail.com</v>
+        <v/>
       </c>
       <c r="E124" t="str">
-        <v>Florianopolis</v>
+        <v>Campos dos Goytacazes</v>
       </c>
       <c r="F124" t="str">
-        <v>SC</v>
+        <v>RJ</v>
       </c>
       <c r="G124" t="str">
         <v>Ativo</v>
       </c>
       <c r="H124">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="I124" t="str">
-        <v>29/06/2026</v>
+        <v>21/07/2026</v>
       </c>
       <c r="J124">
         <v>1</v>
       </c>
       <c r="K124">
-        <v>2980</v>
+        <v>2180</v>
       </c>
       <c r="L124">
-        <v>2980</v>
+        <v>2180</v>
       </c>
       <c r="M124">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="N124" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O124" t="str">
-        <v>whisky</v>
+        <v>azul</v>
       </c>
       <c r="P124" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q124">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="R124">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="S124" t="str">
         <v/>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Gabriel Falcao</v>
+        <v>Pedro Lacerda</v>
       </c>
       <c r="B125" t="str">
-        <v>+55 (48) 98315-8135</v>
+        <v>+55 (61) 97111-6370</v>
       </c>
       <c r="C125" t="str">
-        <v>https://wa.me/5548983158135</v>
+        <v>https://wa.me/5561971116370</v>
       </c>
       <c r="D125" t="str">
-        <v/>
+        <v>pedro.lacerda@uol.com.br</v>
       </c>
       <c r="E125" t="str">
-        <v>Florianopolis</v>
+        <v>Brasilia</v>
       </c>
       <c r="F125" t="str">
-        <v>SC</v>
+        <v>DF</v>
       </c>
       <c r="G125" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H125">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="I125" t="str">
-        <v>01/07/2026</v>
+        <v>20/07/2026</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
       <c r="K125">
-        <v>2690</v>
+        <v>2079</v>
       </c>
       <c r="L125">
-        <v>2690</v>
+        <v>2079</v>
       </c>
       <c r="M125">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N125" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O125" t="str">
-        <v>whisky</v>
+        <v>preto</v>
       </c>
       <c r="P125" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q125">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="R125">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="S125" t="str">
         <v/>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Fernando Tavares Rocha</v>
+        <v>Gilberto Sampaio</v>
       </c>
       <c r="B126" t="str">
-        <v>+55 (16) 94727-6807</v>
+        <v>+55 (11) 91398-5772</v>
       </c>
       <c r="C126" t="str">
-        <v>https://wa.me/5516947276807</v>
+        <v>https://wa.me/5511913985772</v>
       </c>
       <c r="D126" t="str">
-        <v>fernando.tavares@icloud.com</v>
+        <v>gilberto.sampaio@gmail.com</v>
       </c>
       <c r="E126" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Sao Paulo</v>
       </c>
       <c r="F126" t="str">
         <v>SP</v>
       </c>
       <c r="G126" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H126">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="I126" t="str">
-        <v>30/06/2026</v>
+        <v>20/07/2026</v>
       </c>
       <c r="J126">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K126">
-        <v>2690</v>
+        <v>10018</v>
       </c>
       <c r="L126">
-        <v>2690</v>
+        <v>2003.6</v>
       </c>
       <c r="M126">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="N126" t="str">
         <v>Oxford</v>
       </c>
       <c r="O126" t="str">
         <v>whisky</v>
       </c>
       <c r="P126" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q126">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="R126">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="S126" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Cesar Mendes</v>
+        <v>Augusto Rodrigues</v>
       </c>
       <c r="B127" t="str">
-        <v>+55 (44) 93588-0158</v>
+        <v>+55 (91) 93245-9316</v>
       </c>
       <c r="C127" t="str">
-        <v>https://wa.me/5544935880158</v>
+        <v>https://wa.me/5591932459316</v>
       </c>
       <c r="D127" t="str">
-        <v>cesar.mendes@outlook.com</v>
+        <v>augusto.rodrigues@outlook.com</v>
       </c>
       <c r="E127" t="str">
-        <v>Maringa</v>
+        <v>Belem</v>
       </c>
       <c r="F127" t="str">
-        <v>PR</v>
+        <v>PA</v>
       </c>
       <c r="G127" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H127">
-        <v>592</v>
+        <v>94</v>
       </c>
       <c r="I127" t="str">
-        <v>05/01/2025</v>
+        <v>16/07/2026</v>
       </c>
       <c r="J127">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K127">
-        <v>2290</v>
+        <v>7329</v>
       </c>
       <c r="L127">
-        <v>2290</v>
+        <v>1832.25</v>
       </c>
       <c r="M127">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N127" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O127" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P127" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q127">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="R127">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="S127" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Bernardo Vieira Garcia</v>
+        <v>Bernardo Oliveira Correia</v>
       </c>
       <c r="B128" t="str">
-        <v>+55 (86) 97013-1186</v>
+        <v>+55 (67) 95723-4853</v>
       </c>
       <c r="C128" t="str">
-        <v>https://wa.me/5586970131186</v>
+        <v>https://wa.me/5567957234853</v>
       </c>
       <c r="D128" t="str">
-        <v>bernardo.vieira@yahoo.com.br</v>
+        <v>bernardo.oliveira@icloud.com</v>
       </c>
       <c r="E128" t="str">
-        <v>Teresina</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F128" t="str">
-        <v>PI</v>
+        <v>MS</v>
       </c>
       <c r="G128" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H128">
-        <v>51</v>
+        <v>361</v>
       </c>
       <c r="I128" t="str">
-        <v>30/06/2026</v>
+        <v>22/10/2025</v>
       </c>
       <c r="J128">
         <v>1</v>
       </c>
       <c r="K128">
-        <v>2280</v>
+        <v>2390</v>
       </c>
       <c r="L128">
-        <v>2280</v>
+        <v>2390</v>
       </c>
       <c r="M128">
         <v>45</v>
       </c>
       <c r="N128" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O128" t="str">
         <v>marrom</v>
       </c>
       <c r="P128" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q128">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="R128">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="S128" t="str">
         <v/>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Leonardo Magalhaes Pacheco</v>
+        <v>Nicolas Barros Dias</v>
       </c>
       <c r="B129" t="str">
-        <v>+55 (53) 94306-6962</v>
+        <v>+55 (14) 92789-1799</v>
       </c>
       <c r="C129" t="str">
-        <v>https://wa.me/5553943066962</v>
+        <v>https://wa.me/5514927891799</v>
       </c>
       <c r="D129" t="str">
-        <v>leonardo.magalhaes@gmail.com</v>
+        <v>nicolas.barros@gmail.com</v>
       </c>
       <c r="E129" t="str">
-        <v>Pelotas</v>
+        <v>Bauru</v>
       </c>
       <c r="F129" t="str">
-        <v>RS</v>
+        <v>SP</v>
       </c>
       <c r="G129" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H129">
-        <v>55</v>
+        <v>366</v>
       </c>
       <c r="I129" t="str">
-        <v>26/06/2026</v>
+        <v>17/10/2025</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
       <c r="K129">
-        <v>2190</v>
+        <v>2290</v>
       </c>
       <c r="L129">
-        <v>2190</v>
+        <v>2290</v>
       </c>
       <c r="M129">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N129" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O129" t="str">
-        <v>marrom</v>
+        <v>azul</v>
       </c>
       <c r="P129" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q129">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="R129">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="S129" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Samuel Araujo</v>
+        <v>Victor Costa</v>
       </c>
       <c r="B130" t="str">
-        <v>+55 (15) 91581-4385</v>
+        <v>+55 (86) 96854-2617</v>
       </c>
       <c r="C130" t="str">
-        <v>https://wa.me/5515915814385</v>
+        <v>https://wa.me/5586968542617</v>
       </c>
       <c r="D130" t="str">
-        <v>samuel.araujo@outlook.com</v>
+        <v>victor.costa@icloud.com</v>
       </c>
       <c r="E130" t="str">
-        <v>Sorocaba</v>
+        <v>Teresina</v>
       </c>
       <c r="F130" t="str">
-        <v>SP</v>
+        <v>PI</v>
       </c>
       <c r="G130" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H130">
-        <v>44</v>
+        <v>352</v>
       </c>
       <c r="I130" t="str">
-        <v>07/07/2026</v>
+        <v>31/10/2025</v>
       </c>
       <c r="J130">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K130">
-        <v>8320</v>
+        <v>1890</v>
       </c>
       <c r="L130">
-        <v>2080</v>
+        <v>1890</v>
       </c>
       <c r="M130">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="N130" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O130" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P130" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q130">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="R130">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="S130" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Marcio Nunes</v>
+        <v>Mateus Correia Oliveira</v>
       </c>
       <c r="B131" t="str">
-        <v>+55 (75) 97649-8985</v>
+        <v>+55 (47) 91310-7415</v>
       </c>
       <c r="C131" t="str">
-        <v>https://wa.me/5575976498985</v>
+        <v>https://wa.me/5547913107415</v>
       </c>
       <c r="D131" t="str">
         <v/>
       </c>
       <c r="E131" t="str">
-        <v>Feira de Santana</v>
+        <v>Blumenau</v>
       </c>
       <c r="F131" t="str">
-        <v>BA</v>
+        <v>SC</v>
       </c>
       <c r="G131" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H131">
-        <v>341</v>
+        <v>380</v>
       </c>
       <c r="I131" t="str">
-        <v>13/09/2025</v>
+        <v>03/10/2025</v>
       </c>
       <c r="J131">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K131">
-        <v>6809</v>
+        <v>4780</v>
       </c>
       <c r="L131">
-        <v>1702.25</v>
+        <v>2390</v>
       </c>
       <c r="M131">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N131" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O131" t="str">
-        <v>whisky</v>
+        <v>marrom</v>
       </c>
       <c r="P131" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q131">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="R131">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="S131" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Joao Araujo</v>
+        <v>Nicolas Bittencourt</v>
       </c>
       <c r="B132" t="str">
-        <v>+55 (91) 99618-5160</v>
+        <v>+55 (19) 96115-4284</v>
       </c>
       <c r="C132" t="str">
-        <v>https://wa.me/5591996185160</v>
+        <v>https://wa.me/5519961154284</v>
       </c>
       <c r="D132" t="str">
-        <v/>
+        <v>nicolas.bittencourt@gmail.com</v>
       </c>
       <c r="E132" t="str">
-        <v>Belem</v>
+        <v>Campinas</v>
       </c>
       <c r="F132" t="str">
-        <v>PA</v>
+        <v>SP</v>
       </c>
       <c r="G132" t="str">
         <v>Ativo</v>
       </c>
       <c r="H132">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="I132" t="str">
-        <v>10/07/2026</v>
+        <v>03/08/2026</v>
       </c>
       <c r="J132">
         <v>3</v>
       </c>
       <c r="K132">
-        <v>5260</v>
+        <v>7360</v>
       </c>
       <c r="L132">
-        <v>1753.33</v>
+        <v>2453.33</v>
       </c>
       <c r="M132">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N132" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O132" t="str">
-        <v>bordo</v>
+        <v>marrom</v>
       </c>
       <c r="P132" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q132">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="R132">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="S132" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Gabriel Martins</v>
+        <v>Rafael Gomes Pereira</v>
       </c>
       <c r="B133" t="str">
-        <v>+55 (16) 97778-8653</v>
+        <v>+55 (75) 96320-2139</v>
       </c>
       <c r="C133" t="str">
-        <v>https://wa.me/5516977788653</v>
+        <v>https://wa.me/5575963202139</v>
       </c>
       <c r="D133" t="str">
-        <v>gabriel.martins@yahoo.com.br</v>
+        <v>rafael.gomes@uol.com.br</v>
       </c>
       <c r="E133" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Feira de Santana</v>
       </c>
       <c r="F133" t="str">
-        <v>SP</v>
+        <v>BA</v>
       </c>
       <c r="G133" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H133">
-        <v>451</v>
+        <v>82</v>
       </c>
       <c r="I133" t="str">
-        <v>26/05/2025</v>
+        <v>28/07/2026</v>
       </c>
       <c r="J133">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K133">
-        <v>4080</v>
+        <v>2870</v>
       </c>
       <c r="L133">
-        <v>2040</v>
+        <v>2870</v>
       </c>
       <c r="M133">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N133" t="str">
         <v>Derby</v>
       </c>
       <c r="O133" t="str">
-        <v>azul</v>
+        <v>whisky</v>
       </c>
       <c r="P133" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q133">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="R133">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="S133" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Heitor Macedo</v>
+        <v>Marcio Batista</v>
       </c>
       <c r="B134" t="str">
-        <v>+55 (65) 96189-2541</v>
+        <v>+55 (65) 91973-2385</v>
       </c>
       <c r="C134" t="str">
-        <v>https://wa.me/5565961892541</v>
+        <v>https://wa.me/5565919732385</v>
       </c>
       <c r="D134" t="str">
-        <v>heitor.macedo@icloud.com</v>
+        <v>marcio.batista@hotmail.com</v>
       </c>
       <c r="E134" t="str">
         <v>Cuiaba</v>
       </c>
       <c r="F134" t="str">
         <v>MT</v>
       </c>
       <c r="G134" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H134">
-        <v>666</v>
+        <v>86</v>
       </c>
       <c r="I134" t="str">
-        <v>23/10/2024</v>
+        <v>24/07/2026</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
       <c r="K134">
-        <v>2690</v>
+        <v>1990</v>
       </c>
       <c r="L134">
-        <v>2690</v>
+        <v>1990</v>
       </c>
       <c r="M134">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N134" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O134" t="str">
-        <v>marrom</v>
+        <v>conhaque</v>
       </c>
       <c r="P134" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q134">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="R134">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="S134" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Igor Duarte Ramos</v>
+        <v>Leonardo Amaral Machado</v>
       </c>
       <c r="B135" t="str">
-        <v>+55 (81) 96604-7751</v>
+        <v>+55 (91) 91776-3600</v>
       </c>
       <c r="C135" t="str">
-        <v>https://wa.me/5581966047751</v>
+        <v>https://wa.me/5591917763600</v>
       </c>
       <c r="D135" t="str">
-        <v/>
+        <v>leonardo.amaral@yahoo.com.br</v>
       </c>
       <c r="E135" t="str">
-        <v>Recife</v>
+        <v>Belem</v>
       </c>
       <c r="F135" t="str">
-        <v>PE</v>
+        <v>PA</v>
       </c>
       <c r="G135" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H135">
-        <v>44</v>
+        <v>176</v>
       </c>
       <c r="I135" t="str">
-        <v>07/07/2026</v>
+        <v>25/04/2026</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
       <c r="K135">
-        <v>2690</v>
+        <v>60</v>
       </c>
       <c r="L135">
-        <v>2690</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>60</v>
+      </c>
+      <c r="M135" t="str">
+        <v/>
       </c>
       <c r="N135" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O135" t="str">
-        <v>azul</v>
+        <v/>
       </c>
       <c r="P135" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q135">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="R135">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="S135" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Fabio Freitas</v>
+        <v>Nicolas Carvalho</v>
       </c>
       <c r="B136" t="str">
-        <v>+55 (21) 99360-3724</v>
+        <v>+55 (32) 99011-7913</v>
       </c>
       <c r="C136" t="str">
-        <v>https://wa.me/5521993603724</v>
+        <v>https://wa.me/5532990117913</v>
       </c>
       <c r="D136" t="str">
-        <v>fabio.freitas@gmail.com</v>
+        <v>nicolas.carvalho@gmail.com</v>
       </c>
       <c r="E136" t="str">
-        <v>Niteroi</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F136" t="str">
-        <v>RJ</v>
+        <v>MG</v>
       </c>
       <c r="G136" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H136">
-        <v>44</v>
+        <v>341</v>
       </c>
       <c r="I136" t="str">
-        <v>07/07/2026</v>
+        <v>11/11/2025</v>
       </c>
       <c r="J136">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K136">
-        <v>2490</v>
+        <v>5959</v>
       </c>
       <c r="L136">
-        <v>2490</v>
+        <v>1986.33</v>
       </c>
       <c r="M136">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N136" t="str">
-        <v>Monk Strap</v>
+        <v>Derby</v>
       </c>
       <c r="O136" t="str">
         <v>marrom</v>
       </c>
       <c r="P136" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q136">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="R136">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="S136" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Rodrigo Tavares Lacerda</v>
+        <v>Thiago Cunha</v>
       </c>
       <c r="B137" t="str">
-        <v>+55 (81) 98958-2693</v>
+        <v>+55 (47) 95610-1916</v>
       </c>
       <c r="C137" t="str">
-        <v>https://wa.me/5581989582693</v>
+        <v>https://wa.me/5547956101916</v>
       </c>
       <c r="D137" t="str">
         <v/>
       </c>
       <c r="E137" t="str">
-        <v>Recife</v>
+        <v>Blumenau</v>
       </c>
       <c r="F137" t="str">
-        <v>PE</v>
+        <v>SC</v>
       </c>
       <c r="G137" t="str">
         <v>Ativo</v>
       </c>
       <c r="H137">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="I137" t="str">
-        <v>17/07/2026</v>
+        <v>29/07/2026</v>
       </c>
       <c r="J137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K137">
-        <v>2429</v>
+        <v>2480</v>
       </c>
       <c r="L137">
-        <v>1214.5</v>
+        <v>2480</v>
       </c>
       <c r="M137">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="N137" t="str">
-        <v>Loafer</v>
+        <v>Derby</v>
       </c>
       <c r="O137" t="str">
-        <v>conhaque</v>
+        <v>bordo</v>
       </c>
       <c r="P137" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q137">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="R137">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="S137" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Luciano Nunes Nunes</v>
+        <v>Ronaldo Tavares Amaral</v>
       </c>
       <c r="B138" t="str">
-        <v>+55 (83) 91113-9231</v>
+        <v>+55 (21) 97461-9098</v>
       </c>
       <c r="C138" t="str">
-        <v>https://wa.me/5583911139231</v>
+        <v>https://wa.me/5521974619098</v>
       </c>
       <c r="D138" t="str">
-        <v>luciano.nunes@outlook.com</v>
+        <v>ronaldo.tavares@yahoo.com.br</v>
       </c>
       <c r="E138" t="str">
-        <v>Joao Pessoa</v>
+        <v>Rio de Janeiro</v>
       </c>
       <c r="F138" t="str">
-        <v>PB</v>
+        <v>RJ</v>
       </c>
       <c r="G138" t="str">
         <v>Ativo</v>
       </c>
       <c r="H138">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="I138" t="str">
-        <v>06/07/2026</v>
+        <v>27/07/2026</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
       <c r="K138">
-        <v>2410</v>
+        <v>2150</v>
       </c>
       <c r="L138">
-        <v>2410</v>
+        <v>2150</v>
       </c>
       <c r="M138">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N138" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O138" t="str">
-        <v>marrom</v>
+        <v>azul</v>
       </c>
       <c r="P138" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q138">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="R138">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="S138" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Francisco Magalhaes</v>
+        <v>Fernando Pacheco</v>
       </c>
       <c r="B139" t="str">
-        <v>+55 (15) 92442-7626</v>
+        <v>+55 (22) 94334-8245</v>
       </c>
       <c r="C139" t="str">
-        <v>https://wa.me/5515924427626</v>
+        <v>https://wa.me/5522943348245</v>
       </c>
       <c r="D139" t="str">
-        <v>francisco.magalhaes@icloud.com</v>
+        <v>fernando.pacheco@hotmail.com</v>
       </c>
       <c r="E139" t="str">
-        <v>Sorocaba</v>
+        <v>Campos dos Goytacazes</v>
       </c>
       <c r="F139" t="str">
-        <v>SP</v>
+        <v>RJ</v>
       </c>
       <c r="G139" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H139">
-        <v>48</v>
+        <v>317</v>
       </c>
       <c r="I139" t="str">
-        <v>03/07/2026</v>
+        <v>05/12/2025</v>
       </c>
       <c r="J139">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K139">
-        <v>2339</v>
+        <v>298</v>
       </c>
       <c r="L139">
-        <v>2339</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>99.33</v>
+      </c>
+      <c r="M139" t="str">
+        <v/>
       </c>
       <c r="N139" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O139" t="str">
-        <v>bordo</v>
+        <v/>
       </c>
       <c r="P139" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q139">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="R139">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="S139" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Igor Coutinho</v>
+        <v>Victor Macedo Nogueira</v>
       </c>
       <c r="B140" t="str">
-        <v>+55 (67) 93251-6030</v>
+        <v>+55 (11) 93957-2130</v>
       </c>
       <c r="C140" t="str">
-        <v>https://wa.me/5567932516030</v>
+        <v>https://wa.me/5511939572130</v>
       </c>
       <c r="D140" t="str">
-        <v>igor.coutinho@hotmail.com</v>
+        <v/>
       </c>
       <c r="E140" t="str">
-        <v>Campo Grande</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F140" t="str">
-        <v>MS</v>
+        <v>SP</v>
       </c>
       <c r="G140" t="str">
         <v>Ativo</v>
       </c>
       <c r="H140">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="I140" t="str">
-        <v>01/07/2026</v>
+        <v>07/08/2026</v>
       </c>
       <c r="J140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K140">
-        <v>2180</v>
+        <v>6659</v>
       </c>
       <c r="L140">
-        <v>2180</v>
+        <v>2219.67</v>
       </c>
       <c r="M140">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="N140" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O140" t="str">
-        <v>preto</v>
+        <v>whisky</v>
       </c>
       <c r="P140" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q140">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="R140">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="S140" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Eduardo Pacheco Nunes</v>
+        <v>Alexandre Ferreira Falcao</v>
       </c>
       <c r="B141" t="str">
-        <v>+55 (32) 99178-1357</v>
+        <v>+55 (82) 92746-1565</v>
       </c>
       <c r="C141" t="str">
-        <v>https://wa.me/5532991781357</v>
+        <v>https://wa.me/5582927461565</v>
       </c>
       <c r="D141" t="str">
-        <v>eduardo.pacheco@uol.com.br</v>
+        <v>alexandre.ferreira@outlook.com</v>
       </c>
       <c r="E141" t="str">
-        <v>Juiz de Fora</v>
+        <v>Maceio</v>
       </c>
       <c r="F141" t="str">
-        <v>MG</v>
+        <v>AL</v>
       </c>
       <c r="G141" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H141">
-        <v>698</v>
+        <v>379</v>
       </c>
       <c r="I141" t="str">
-        <v>21/09/2024</v>
+        <v>04/10/2025</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
       <c r="K141">
         <v>2090</v>
       </c>
       <c r="L141">
         <v>2090</v>
       </c>
       <c r="M141">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="N141" t="str">
         <v>Derby</v>
       </c>
       <c r="O141" t="str">
-        <v>azul</v>
+        <v>bordo</v>
       </c>
       <c r="P141" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q141">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="R141">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="S141" t="str">
         <v/>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Roberto Pinto</v>
+        <v>Leonardo Silva Pinheiro</v>
       </c>
       <c r="B142" t="str">
-        <v>+55 (41) 94340-8426</v>
+        <v>+55 (62) 97253-9118</v>
       </c>
       <c r="C142" t="str">
-        <v>https://wa.me/5541943408426</v>
+        <v>https://wa.me/5562972539118</v>
       </c>
       <c r="D142" t="str">
-        <v>roberto.pinto@outlook.com</v>
+        <v>leonardo.silva@icloud.com</v>
       </c>
       <c r="E142" t="str">
-        <v>Curitiba</v>
+        <v>Goiania</v>
       </c>
       <c r="F142" t="str">
-        <v>PR</v>
+        <v>GO</v>
       </c>
       <c r="G142" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H142">
-        <v>694</v>
+        <v>78</v>
       </c>
       <c r="I142" t="str">
-        <v>25/09/2024</v>
+        <v>01/08/2026</v>
       </c>
       <c r="J142">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K142">
-        <v>1890</v>
+        <v>11210</v>
       </c>
       <c r="L142">
-        <v>1890</v>
+        <v>2242</v>
       </c>
       <c r="M142">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N142" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O142" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P142" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q142">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="R142">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="S142" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Heitor Souza Soares</v>
+        <v>Joaquim Moreira</v>
       </c>
       <c r="B143" t="str">
-        <v>+55 (54) 98282-6899</v>
+        <v>+55 (12) 94764-2589</v>
       </c>
       <c r="C143" t="str">
-        <v>https://wa.me/5554982826899</v>
+        <v>https://wa.me/5512947642589</v>
       </c>
       <c r="D143" t="str">
-        <v>heitor.souza@uol.com.br</v>
+        <v>joaquim.moreira@uol.com.br</v>
       </c>
       <c r="E143" t="str">
-        <v>Caxias do Sul</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F143" t="str">
-        <v>RS</v>
+        <v>SP</v>
       </c>
       <c r="G143" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>2 anos ou mais</v>
       </c>
       <c r="H143">
-        <v>321</v>
+        <v>791</v>
       </c>
       <c r="I143" t="str">
-        <v>03/10/2025</v>
+        <v>18/08/2024</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
       <c r="K143">
-        <v>60</v>
+        <v>2379</v>
       </c>
       <c r="L143">
-        <v>60</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2379</v>
+      </c>
+      <c r="M143">
+        <v>42</v>
       </c>
       <c r="N143" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O143" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P143" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q143">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="R143">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="S143" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Paulo Machado Magalhaes</v>
+        <v>Fernando Tavares</v>
       </c>
       <c r="B144" t="str">
-        <v>+55 (21) 99251-9721</v>
+        <v>+55 (82) 97243-3555</v>
       </c>
       <c r="C144" t="str">
-        <v>https://wa.me/5521992519721</v>
+        <v>https://wa.me/5582972433555</v>
       </c>
       <c r="D144" t="str">
-        <v/>
+        <v>fernando.tavares@uol.com.br</v>
       </c>
       <c r="E144" t="str">
-        <v>Rio de Janeiro</v>
+        <v>Maceio</v>
       </c>
       <c r="F144" t="str">
-        <v>RJ</v>
+        <v>AL</v>
       </c>
       <c r="G144" t="str">
         <v>Ativo</v>
       </c>
       <c r="H144">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="I144" t="str">
-        <v>26/07/2026</v>
+        <v>28/07/2026</v>
       </c>
       <c r="J144">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K144">
-        <v>12620</v>
+        <v>1890</v>
       </c>
       <c r="L144">
-        <v>2524</v>
+        <v>1890</v>
       </c>
       <c r="M144">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N144" t="str">
         <v>Oxford</v>
       </c>
       <c r="O144" t="str">
         <v>preto</v>
       </c>
       <c r="P144" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q144">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="R144">
-        <v>92</v>
+        <v>47</v>
       </c>
       <c r="S144" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Hugo Pinheiro Barros</v>
+        <v>Jose Vasconcelos</v>
       </c>
       <c r="B145" t="str">
-        <v>+55 (61) 98406-5011</v>
+        <v>+55 (11) 94577-5579</v>
       </c>
       <c r="C145" t="str">
-        <v>https://wa.me/5561984065011</v>
+        <v>https://wa.me/5511945775579</v>
       </c>
       <c r="D145" t="str">
-        <v>hugo.pinheiro@icloud.com</v>
+        <v>jose.vasconcelos@gmail.com</v>
       </c>
       <c r="E145" t="str">
-        <v>Brasilia</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F145" t="str">
-        <v>DF</v>
+        <v>SP</v>
       </c>
       <c r="G145" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H145">
-        <v>12</v>
+        <v>388</v>
       </c>
       <c r="I145" t="str">
-        <v>08/08/2026</v>
+        <v>25/09/2025</v>
       </c>
       <c r="J145">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K145">
-        <v>11689</v>
+        <v>1990</v>
       </c>
       <c r="L145">
-        <v>2337.8</v>
+        <v>1990</v>
       </c>
       <c r="M145">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="N145" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O145" t="str">
-        <v>preto</v>
+        <v>whisky</v>
       </c>
       <c r="P145" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q145">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="R145">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="S145" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Leonardo Silva Pinheiro</v>
+        <v>Carlos Melo</v>
       </c>
       <c r="B146" t="str">
-        <v>+55 (62) 97253-9118</v>
+        <v>+55 (14) 95010-6914</v>
       </c>
       <c r="C146" t="str">
-        <v>https://wa.me/5562972539118</v>
+        <v>https://wa.me/5514950106914</v>
       </c>
       <c r="D146" t="str">
-        <v>leonardo.silva@icloud.com</v>
+        <v>carlos.melo@yahoo.com.br</v>
       </c>
       <c r="E146" t="str">
-        <v>Goiania</v>
+        <v>Bauru</v>
       </c>
       <c r="F146" t="str">
-        <v>GO</v>
+        <v>SP</v>
       </c>
       <c r="G146" t="str">
-        <v>Ativo</v>
+        <v>2 anos ou mais</v>
       </c>
       <c r="H146">
-        <v>19</v>
+        <v>779</v>
       </c>
       <c r="I146" t="str">
-        <v>01/08/2026</v>
+        <v>30/08/2024</v>
       </c>
       <c r="J146">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K146">
-        <v>11210</v>
+        <v>1890</v>
       </c>
       <c r="L146">
-        <v>2242</v>
+        <v>1890</v>
       </c>
       <c r="M146">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="N146" t="str">
         <v>Oxford</v>
       </c>
       <c r="O146" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P146" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q146">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="R146">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="S146" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Gilberto Sampaio</v>
+        <v>Daniel Machado</v>
       </c>
       <c r="B147" t="str">
-        <v>+55 (11) 91398-5772</v>
+        <v>+55 (15) 97648-2152</v>
       </c>
       <c r="C147" t="str">
-        <v>https://wa.me/5511913985772</v>
+        <v>https://wa.me/5515976482152</v>
       </c>
       <c r="D147" t="str">
-        <v>gilberto.sampaio@gmail.com</v>
+        <v>daniel.machado@outlook.com</v>
       </c>
       <c r="E147" t="str">
-        <v>Sao Paulo</v>
+        <v>Sorocaba</v>
       </c>
       <c r="F147" t="str">
         <v>SP</v>
       </c>
       <c r="G147" t="str">
         <v>Ativo</v>
       </c>
       <c r="H147">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="I147" t="str">
-        <v>20/07/2026</v>
+        <v>27/07/2026</v>
       </c>
       <c r="J147">
         <v>5</v>
       </c>
       <c r="K147">
-        <v>10018</v>
+        <v>7279</v>
       </c>
       <c r="L147">
-        <v>2003.6</v>
+        <v>1455.8</v>
       </c>
       <c r="M147">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N147" t="str">
         <v>Oxford</v>
       </c>
       <c r="O147" t="str">
-        <v>whisky</v>
+        <v>marrom</v>
       </c>
       <c r="P147" t="str">
         <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q147">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="R147">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="S147" t="str">
         <v/>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Andre Barros</v>
+        <v>Hugo Pinheiro Barros</v>
       </c>
       <c r="B148" t="str">
-        <v>+55 (61) 4204-1500</v>
+        <v>+55 (61) 98406-5011</v>
       </c>
       <c r="C148" t="str">
-        <v/>
+        <v>https://wa.me/5561984065011</v>
       </c>
       <c r="D148" t="str">
-        <v>andre.barros@yahoo.com.br</v>
+        <v>hugo.pinheiro@icloud.com</v>
       </c>
       <c r="E148" t="str">
         <v>Brasilia</v>
       </c>
       <c r="F148" t="str">
         <v>DF</v>
       </c>
       <c r="G148" t="str">
         <v>Ativo</v>
       </c>
       <c r="H148">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="I148" t="str">
-        <v>10/08/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J148">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K148">
-        <v>8920</v>
+        <v>11689</v>
       </c>
       <c r="L148">
-        <v>2230</v>
+        <v>2337.8</v>
       </c>
       <c r="M148">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N148" t="str">
         <v>Oxford</v>
       </c>
       <c r="O148" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P148" t="str">
         <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q148">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="R148">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="S148" t="str">
         <v/>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Guilherme Medeiros Queiroz</v>
+        <v>Caio Moraes Lima</v>
       </c>
       <c r="B149" t="str">
-        <v>+55 (54) 94142-9777</v>
+        <v>+55 (65) 93043-0216</v>
       </c>
       <c r="C149" t="str">
-        <v>https://wa.me/5554941429777</v>
+        <v>https://wa.me/5565930430216</v>
       </c>
       <c r="D149" t="str">
-        <v>guilherme.medeiros@hotmail.com</v>
+        <v/>
       </c>
       <c r="E149" t="str">
-        <v>Caxias do Sul</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F149" t="str">
-        <v>RS</v>
+        <v>MT</v>
       </c>
       <c r="G149" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H149">
-        <v>16</v>
+        <v>395</v>
       </c>
       <c r="I149" t="str">
-        <v>04/08/2026</v>
+        <v>18/09/2025</v>
       </c>
       <c r="J149">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K149">
-        <v>8309</v>
+        <v>2250</v>
       </c>
       <c r="L149">
-        <v>2077.25</v>
+        <v>1125</v>
       </c>
       <c r="M149">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N149" t="str">
         <v>Oxford</v>
       </c>
       <c r="O149" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P149" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q149">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="R149">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="S149" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Paulo Castro</v>
+        <v>Fernando Nogueira</v>
       </c>
       <c r="B150" t="str">
-        <v>+55 11 1234-5678</v>
+        <v>+55 (54) 91321-9577</v>
       </c>
       <c r="C150" t="str">
-        <v/>
+        <v>https://wa.me/5554913219577</v>
       </c>
       <c r="D150" t="str">
-        <v>paulo.castro@hotmail.com</v>
+        <v>fernando.nogueira@icloud.com</v>
       </c>
       <c r="E150" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F150" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G150" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H150">
-        <v>99</v>
+        <v>196</v>
       </c>
       <c r="I150" t="str">
-        <v>13/05/2026</v>
+        <v>05/04/2026</v>
       </c>
       <c r="J150">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K150">
-        <v>7650</v>
+        <v>89</v>
       </c>
       <c r="L150">
-        <v>2550</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>89</v>
+      </c>
+      <c r="M150" t="str">
+        <v/>
       </c>
       <c r="N150" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O150" t="str">
-        <v>bordo</v>
+        <v/>
       </c>
       <c r="P150" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q150">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="R150">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="S150" t="str">
         <v/>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Flavio Xavier</v>
+        <v>Gilberto Bittencourt</v>
       </c>
       <c r="B151" t="str">
-        <v>+55 (43) 94926-0435</v>
+        <v>+55 (86) 93730-2395</v>
       </c>
       <c r="C151" t="str">
-        <v>https://wa.me/5543949260435</v>
+        <v>https://wa.me/5586937302395</v>
       </c>
       <c r="D151" t="str">
-        <v>flavio.xavier@hotmail.com</v>
+        <v>gilberto.bittencourt@icloud.com</v>
       </c>
       <c r="E151" t="str">
-        <v>Londrina</v>
+        <v>Teresina</v>
       </c>
       <c r="F151" t="str">
-        <v>PR</v>
+        <v>PI</v>
       </c>
       <c r="G151" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H151">
-        <v>24</v>
+        <v>251</v>
       </c>
       <c r="I151" t="str">
-        <v>27/07/2026</v>
+        <v>09/02/2026</v>
       </c>
       <c r="J151">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K151">
-        <v>7450</v>
+        <v>8709</v>
       </c>
       <c r="L151">
-        <v>2483.33</v>
+        <v>2177.25</v>
       </c>
       <c r="M151">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="N151" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O151" t="str">
-        <v>whisky</v>
+        <v>preto</v>
       </c>
       <c r="P151" t="str">
         <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q151">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R151">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="S151" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Nicolas Bittencourt</v>
+        <v>Paulo Moreira</v>
       </c>
       <c r="B152" t="str">
-        <v>+55 (19) 96115-4284</v>
+        <v>+55 (21) 93044-7795</v>
       </c>
       <c r="C152" t="str">
-        <v>https://wa.me/5519961154284</v>
+        <v>https://wa.me/5521930447795</v>
       </c>
       <c r="D152" t="str">
-        <v>nicolas.bittencourt@gmail.com</v>
+        <v>paulo.moreira@icloud.com</v>
       </c>
       <c r="E152" t="str">
-        <v>Campinas</v>
+        <v>Niteroi</v>
       </c>
       <c r="F152" t="str">
-        <v>SP</v>
+        <v>RJ</v>
       </c>
       <c r="G152" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H152">
-        <v>17</v>
+        <v>344</v>
       </c>
       <c r="I152" t="str">
-        <v>03/08/2026</v>
+        <v>08/11/2025</v>
       </c>
       <c r="J152">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K152">
-        <v>7360</v>
+        <v>8850</v>
       </c>
       <c r="L152">
-        <v>2453.33</v>
+        <v>2212.5</v>
       </c>
       <c r="M152">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="N152" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O152" t="str">
         <v>marrom</v>
       </c>
       <c r="P152" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q152">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R152">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="S152" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Augusto Rodrigues</v>
+        <v>Samuel Nogueira</v>
       </c>
       <c r="B153" t="str">
-        <v>+55 (91) 93245-9316</v>
+        <v>+55 (12) 91305-0979</v>
       </c>
       <c r="C153" t="str">
-        <v>https://wa.me/5591932459316</v>
+        <v>https://wa.me/5512913050979</v>
       </c>
       <c r="D153" t="str">
-        <v>augusto.rodrigues@outlook.com</v>
+        <v>samuel.nogueira@outlook.com</v>
       </c>
       <c r="E153" t="str">
-        <v>Belem</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F153" t="str">
-        <v>PA</v>
+        <v>SP</v>
       </c>
       <c r="G153" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H153">
-        <v>35</v>
+        <v>456</v>
       </c>
       <c r="I153" t="str">
-        <v>16/07/2026</v>
+        <v>19/07/2025</v>
       </c>
       <c r="J153">
         <v>4</v>
       </c>
       <c r="K153">
-        <v>7329</v>
+        <v>8258</v>
       </c>
       <c r="L153">
-        <v>1832.25</v>
+        <v>2064.5</v>
       </c>
       <c r="M153">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="N153" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O153" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P153" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q153">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R153">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="S153" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Daniel Machado</v>
+        <v>Icaro Barros</v>
       </c>
       <c r="B154" t="str">
-        <v>+55 (15) 97648-2152</v>
+        <v>+55 (43) 94664-1332</v>
       </c>
       <c r="C154" t="str">
-        <v>https://wa.me/5515976482152</v>
+        <v>https://wa.me/5543946641332</v>
       </c>
       <c r="D154" t="str">
-        <v>daniel.machado@outlook.com</v>
+        <v>icaro.barros@outlook.com</v>
       </c>
       <c r="E154" t="str">
-        <v>Sorocaba</v>
+        <v>Londrina</v>
       </c>
       <c r="F154" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G154" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H154">
-        <v>24</v>
+        <v>389</v>
       </c>
       <c r="I154" t="str">
-        <v>27/07/2026</v>
+        <v>24/09/2025</v>
       </c>
       <c r="J154">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K154">
-        <v>7279</v>
+        <v>6868</v>
       </c>
       <c r="L154">
-        <v>1455.8</v>
+        <v>2289.33</v>
       </c>
       <c r="M154">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N154" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O154" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P154" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q154">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R154">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="S154" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Sergio Medeiros Pacheco</v>
+        <v>Francisco Leite Duarte</v>
       </c>
       <c r="B155" t="str">
-        <v>+55 (98) 99566-2089</v>
+        <v>+55 (61) 98234-4281</v>
       </c>
       <c r="C155" t="str">
-        <v>https://wa.me/5598995662089</v>
+        <v>https://wa.me/5561982344281</v>
       </c>
       <c r="D155" t="str">
-        <v>sergio.medeiros@outlook.com</v>
+        <v>francisco.leite@uol.com.br</v>
       </c>
       <c r="E155" t="str">
-        <v>Sao Luis</v>
+        <v>Brasilia</v>
       </c>
       <c r="F155" t="str">
-        <v>MA</v>
+        <v>DF</v>
       </c>
       <c r="G155" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H155">
-        <v>12</v>
+        <v>203</v>
       </c>
       <c r="I155" t="str">
-        <v>08/08/2026</v>
+        <v>29/03/2026</v>
       </c>
       <c r="J155">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K155">
-        <v>7260</v>
+        <v>89</v>
       </c>
       <c r="L155">
-        <v>2420</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="M155" t="str">
+        <v/>
       </c>
       <c r="N155" t="str">
-        <v>Monk Strap</v>
+        <v/>
       </c>
       <c r="O155" t="str">
-        <v>conhaque</v>
+        <v/>
       </c>
       <c r="P155" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q155">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R155">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="S155" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Samuel Xavier</v>
+        <v>Ricardo Souza Costa</v>
       </c>
       <c r="B156" t="str">
-        <v>+55 (14) 99823-7271</v>
+        <v>+55 (67) 98388-3648</v>
       </c>
       <c r="C156" t="str">
-        <v>https://wa.me/5514998237271</v>
+        <v>https://wa.me/5567983883648</v>
       </c>
       <c r="D156" t="str">
-        <v>samuel.xavier@outlook.com</v>
+        <v>ricardo.souza@icloud.com</v>
       </c>
       <c r="E156" t="str">
-        <v>Bauru</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F156" t="str">
-        <v>SP</v>
+        <v>MS</v>
       </c>
       <c r="G156" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H156">
-        <v>8</v>
+        <v>341</v>
       </c>
       <c r="I156" t="str">
-        <v>12/08/2026</v>
+        <v>11/11/2025</v>
       </c>
       <c r="J156">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K156">
-        <v>7138</v>
+        <v>5060</v>
       </c>
       <c r="L156">
-        <v>1784.5</v>
+        <v>2530</v>
       </c>
       <c r="M156">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N156" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O156" t="str">
-        <v>conhaque</v>
+        <v>marrom</v>
       </c>
       <c r="P156" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q156">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R156">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="S156" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Renato Silva</v>
+        <v>Gabriel Freitas Lima</v>
       </c>
       <c r="B157" t="str">
-        <v>+55 (85) 5235-6011</v>
+        <v>+55 (31) 96419-7067</v>
       </c>
       <c r="C157" t="str">
-        <v/>
+        <v>https://wa.me/5531964197067</v>
       </c>
       <c r="D157" t="str">
-        <v>renato.silva@icloud.com</v>
+        <v>gabriel.freitas@uol.com.br</v>
       </c>
       <c r="E157" t="str">
-        <v>Fortaleza</v>
+        <v>Belo Horizonte</v>
       </c>
       <c r="F157" t="str">
-        <v>CE</v>
+        <v>MG</v>
       </c>
       <c r="G157" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H157">
-        <v>16</v>
+        <v>216</v>
       </c>
       <c r="I157" t="str">
-        <v>04/08/2026</v>
+        <v>16/03/2026</v>
       </c>
       <c r="J157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K157">
-        <v>6760</v>
+        <v>89</v>
       </c>
       <c r="L157">
-        <v>2253.33</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>89</v>
+      </c>
+      <c r="M157" t="str">
+        <v/>
       </c>
       <c r="N157" t="str">
-        <v>Derby</v>
+        <v/>
       </c>
       <c r="O157" t="str">
-        <v>marrom</v>
+        <v/>
       </c>
       <c r="P157" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q157">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R157">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="S157" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Victor Macedo Nogueira</v>
+        <v>Paulo Teixeira</v>
       </c>
       <c r="B158" t="str">
-        <v>+55 (11) 93957-2130</v>
+        <v>+55 (85) 99165-9101</v>
       </c>
       <c r="C158" t="str">
-        <v>https://wa.me/5511939572130</v>
+        <v>https://wa.me/5585991659101</v>
       </c>
       <c r="D158" t="str">
-        <v/>
+        <v>paulo.teixeira@uol.com.br</v>
       </c>
       <c r="E158" t="str">
-        <v>Santo Andre</v>
+        <v>Fortaleza</v>
       </c>
       <c r="F158" t="str">
-        <v>SP</v>
+        <v>CE</v>
       </c>
       <c r="G158" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H158">
-        <v>13</v>
+        <v>337</v>
       </c>
       <c r="I158" t="str">
-        <v>07/08/2026</v>
+        <v>15/11/2025</v>
       </c>
       <c r="J158">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K158">
-        <v>6659</v>
+        <v>680</v>
       </c>
       <c r="L158">
-        <v>2219.67</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>340</v>
+      </c>
+      <c r="M158" t="str">
+        <v/>
       </c>
       <c r="N158" t="str">
-        <v>Bota</v>
+        <v/>
       </c>
       <c r="O158" t="str">
-        <v>whisky</v>
+        <v/>
       </c>
       <c r="P158" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q158">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="R158">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="S158" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Silvio Freitas Rocha</v>
+        <v>Cesar Macedo</v>
       </c>
       <c r="B159" t="str">
-        <v>+55 (54) 93426-0697</v>
+        <v>+55 (41) 92287-2483</v>
       </c>
       <c r="C159" t="str">
-        <v>https://wa.me/5554934260697</v>
+        <v>https://wa.me/5541922872483</v>
       </c>
       <c r="D159" t="str">
-        <v>silvio.freitas@uol.com.br</v>
+        <v/>
       </c>
       <c r="E159" t="str">
-        <v>Caxias do Sul</v>
+        <v>Curitiba</v>
       </c>
       <c r="F159" t="str">
-        <v>RS</v>
+        <v>PR</v>
       </c>
       <c r="G159" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H159">
-        <v>7</v>
+        <v>462</v>
       </c>
       <c r="I159" t="str">
-        <v>13/08/2026</v>
+        <v>13/07/2025</v>
       </c>
       <c r="J159">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K159">
-        <v>6370</v>
+        <v>2190</v>
       </c>
       <c r="L159">
-        <v>2123.33</v>
+        <v>2190</v>
       </c>
       <c r="M159">
         <v>42</v>
       </c>
       <c r="N159" t="str">
-        <v>Monk Strap</v>
+        <v>Oxford</v>
       </c>
       <c r="O159" t="str">
-        <v>preto</v>
+        <v>marrom</v>
       </c>
       <c r="P159" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q159">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R159">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="S159" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Raul Rezende</v>
+        <v>Andre Lopes Garcia</v>
       </c>
       <c r="B160" t="str">
-        <v>+55 (27) 94299-0111</v>
+        <v>+55 (81) 95136-6841</v>
       </c>
       <c r="C160" t="str">
-        <v>https://wa.me/5527942990111</v>
+        <v>https://wa.me/5581951366841</v>
       </c>
       <c r="D160" t="str">
-        <v>raul.rezende@outlook.com</v>
+        <v>andre.lopes@hotmail.com</v>
       </c>
       <c r="E160" t="str">
-        <v>Vitoria</v>
+        <v>Recife</v>
       </c>
       <c r="F160" t="str">
-        <v>ES</v>
+        <v>PE</v>
       </c>
       <c r="G160" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H160">
-        <v>29</v>
+        <v>486</v>
       </c>
       <c r="I160" t="str">
-        <v>22/07/2026</v>
+        <v>19/06/2025</v>
       </c>
       <c r="J160">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K160">
-        <v>5380</v>
+        <v>2290</v>
       </c>
       <c r="L160">
-        <v>2690</v>
+        <v>2290</v>
       </c>
       <c r="M160">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N160" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O160" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P160" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q160">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R160">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="S160" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Ronaldo Monteiro Leite</v>
+        <v>Rogerio Ferreira Falcao</v>
       </c>
       <c r="B161" t="str">
-        <v>+55 (51) 94322-2692</v>
+        <v>+55 (44) 96638-0234</v>
       </c>
       <c r="C161" t="str">
-        <v>https://wa.me/5551943222692</v>
+        <v>https://wa.me/5544966380234</v>
       </c>
       <c r="D161" t="str">
-        <v>ronaldo.monteiro@outlook.com</v>
+        <v>rogerio.ferreira@outlook.com</v>
       </c>
       <c r="E161" t="str">
-        <v>Porto Alegre</v>
+        <v>Maringa</v>
       </c>
       <c r="F161" t="str">
-        <v>RS</v>
+        <v>PR</v>
       </c>
       <c r="G161" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H161">
-        <v>20</v>
+        <v>376</v>
       </c>
       <c r="I161" t="str">
-        <v>31/07/2026</v>
+        <v>07/10/2025</v>
       </c>
       <c r="J161">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K161">
-        <v>5080</v>
+        <v>4720</v>
       </c>
       <c r="L161">
-        <v>2540</v>
+        <v>1573.33</v>
       </c>
       <c r="M161">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N161" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O161" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P161" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q161">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R161">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="S161" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Enzo Goncalves</v>
+        <v>Nelson Sampaio Alves</v>
       </c>
       <c r="B162" t="str">
-        <v>+55 (18) 3476-4280</v>
+        <v>+55 (13) 99730-4980</v>
       </c>
       <c r="C162" t="str">
-        <v/>
+        <v>https://wa.me/5513997304980</v>
       </c>
       <c r="D162" t="str">
-        <v>enzo.goncalves@outlook.com</v>
+        <v>nelson.sampaio@yahoo.com.br</v>
       </c>
       <c r="E162" t="str">
-        <v>Presidente Prudente</v>
+        <v>Santos</v>
       </c>
       <c r="F162" t="str">
         <v>SP</v>
       </c>
       <c r="G162" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H162">
-        <v>261</v>
+        <v>314</v>
       </c>
       <c r="I162" t="str">
-        <v>02/12/2025</v>
+        <v>08/12/2025</v>
       </c>
       <c r="J162">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K162">
-        <v>5060</v>
+        <v>1360</v>
       </c>
       <c r="L162">
-        <v>2530</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>453.33</v>
+      </c>
+      <c r="M162" t="str">
+        <v/>
       </c>
       <c r="N162" t="str">
-        <v>Monk Strap</v>
+        <v/>
       </c>
       <c r="O162" t="str">
-        <v>preto</v>
+        <v/>
       </c>
       <c r="P162" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q162">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R162">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="S162" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Renato Braga Soares</v>
+        <v>Samuel Xavier</v>
       </c>
       <c r="B163" t="str">
-        <v>+55 (18) 99018-7551</v>
+        <v>+55 (14) 99823-7271</v>
       </c>
       <c r="C163" t="str">
-        <v>https://wa.me/5518990187551</v>
+        <v>https://wa.me/5514998237271</v>
       </c>
       <c r="D163" t="str">
-        <v>renato.braga@yahoo.com.br</v>
+        <v>samuel.xavier@outlook.com</v>
       </c>
       <c r="E163" t="str">
-        <v>Presidente Prudente</v>
+        <v>Bauru</v>
       </c>
       <c r="F163" t="str">
         <v>SP</v>
       </c>
       <c r="G163" t="str">
         <v>Ativo</v>
       </c>
       <c r="H163">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="I163" t="str">
-        <v>01/08/2026</v>
+        <v>12/08/2026</v>
       </c>
       <c r="J163">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K163">
-        <v>4829</v>
+        <v>7138</v>
       </c>
       <c r="L163">
-        <v>2414.5</v>
+        <v>1784.5</v>
       </c>
       <c r="M163">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N163" t="str">
         <v>Derby</v>
       </c>
       <c r="O163" t="str">
         <v>conhaque</v>
       </c>
       <c r="P163" t="str">
         <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q163">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R163">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="S163" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Gilberto Castro</v>
+        <v>Roberto Araujo</v>
       </c>
       <c r="B164" t="str">
-        <v>+55 (43) 94171-5132</v>
+        <v>+55 (31) 97141-4188</v>
       </c>
       <c r="C164" t="str">
-        <v>https://wa.me/5543941715132</v>
+        <v>https://wa.me/5531971414188</v>
       </c>
       <c r="D164" t="str">
-        <v>gilberto.castro@uol.com.br</v>
+        <v>roberto.araujo@yahoo.com.br</v>
       </c>
       <c r="E164" t="str">
-        <v>Londrina</v>
+        <v>Belo Horizonte</v>
       </c>
       <c r="F164" t="str">
-        <v>PR</v>
+        <v>MG</v>
       </c>
       <c r="G164" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H164">
-        <v>24</v>
+        <v>547</v>
       </c>
       <c r="I164" t="str">
-        <v>27/07/2026</v>
+        <v>19/04/2025</v>
       </c>
       <c r="J164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K164">
-        <v>4780</v>
+        <v>1950</v>
       </c>
       <c r="L164">
-        <v>2390</v>
+        <v>1950</v>
       </c>
       <c r="M164">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N164" t="str">
-        <v>Derby</v>
+        <v>Loafer</v>
       </c>
       <c r="O164" t="str">
         <v>azul</v>
       </c>
       <c r="P164" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q164">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R164">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="S164" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Carlos Soares</v>
+        <v>Carlos Ferreira</v>
       </c>
       <c r="B165" t="str">
-        <v>+55 (47) 93754-5573</v>
+        <v>+55 (11) 93517-3046</v>
       </c>
       <c r="C165" t="str">
-        <v>https://wa.me/5547937545573</v>
+        <v>https://wa.me/5511935173046</v>
       </c>
       <c r="D165" t="str">
-        <v>carlos.soares@icloud.com</v>
+        <v>carlos.ferreira@yahoo.com.br</v>
       </c>
       <c r="E165" t="str">
-        <v>Joinville</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F165" t="str">
-        <v>SC</v>
+        <v>SP</v>
       </c>
       <c r="G165" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H165">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="I165" t="str">
-        <v>24/07/2026</v>
+        <v>24/01/2026</v>
       </c>
       <c r="J165">
+        <v>1</v>
+      </c>
+      <c r="K165">
+        <v>290</v>
+      </c>
+      <c r="L165">
+        <v>290</v>
+      </c>
+      <c r="M165" t="str">
+        <v/>
+      </c>
+      <c r="N165" t="str">
+        <v/>
+      </c>
+      <c r="O165" t="str">
+        <v/>
+      </c>
+      <c r="P165" t="str">
+        <v>Carteira de Couro Masculina | Slim</v>
+      </c>
+      <c r="Q165">
         <v>3</v>
       </c>
-      <c r="K165">
-[...19 lines deleted...]
-      </c>
       <c r="R165">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="S165" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Carlos Campos</v>
+        <v>Silvio Fernandes</v>
       </c>
       <c r="B166" t="str">
-        <v>+55 (62) 5713-4064</v>
+        <v>+55 (62) 97664-8244</v>
       </c>
       <c r="C166" t="str">
-        <v/>
+        <v>https://wa.me/5562976648244</v>
       </c>
       <c r="D166" t="str">
-        <v>carlos.campos@hotmail.com</v>
+        <v>silvio.fernandes@gmail.com</v>
       </c>
       <c r="E166" t="str">
         <v>Goiania</v>
       </c>
       <c r="F166" t="str">
         <v>GO</v>
       </c>
       <c r="G166" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H166">
-        <v>275</v>
+        <v>325</v>
       </c>
       <c r="I166" t="str">
-        <v>18/11/2025</v>
+        <v>27/11/2025</v>
       </c>
       <c r="J166">
+        <v>4</v>
+      </c>
+      <c r="K166">
+        <v>8709</v>
+      </c>
+      <c r="L166">
+        <v>2177.25</v>
+      </c>
+      <c r="M166">
+        <v>44</v>
+      </c>
+      <c r="N166" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O166" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P166" t="str">
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
+      </c>
+      <c r="Q166">
         <v>2</v>
       </c>
-      <c r="K166">
-[...19 lines deleted...]
-      </c>
       <c r="R166">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="S166" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Joao Rezende</v>
+        <v>Caio Coutinho</v>
       </c>
       <c r="B167" t="str">
-        <v>+55 (47) 3226-5894</v>
+        <v>+55 (84) 91780-8623</v>
       </c>
       <c r="C167" t="str">
-        <v/>
+        <v>https://wa.me/5584917808623</v>
       </c>
       <c r="D167" t="str">
-        <v/>
+        <v>caio.coutinho@icloud.com</v>
       </c>
       <c r="E167" t="str">
-        <v>Joinville</v>
+        <v>Natal</v>
       </c>
       <c r="F167" t="str">
-        <v>SC</v>
+        <v>RN</v>
       </c>
       <c r="G167" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H167">
-        <v>35</v>
+        <v>400</v>
       </c>
       <c r="I167" t="str">
-        <v>16/07/2026</v>
+        <v>13/09/2025</v>
       </c>
       <c r="J167">
         <v>2</v>
       </c>
       <c r="K167">
-        <v>4580</v>
+        <v>929</v>
       </c>
       <c r="L167">
-        <v>2290</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>464.5</v>
+      </c>
+      <c r="M167" t="str">
+        <v/>
       </c>
       <c r="N167" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O167" t="str">
-        <v>conhaque</v>
+        <v/>
       </c>
       <c r="P167" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q167">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R167">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="S167" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Sergio Soares Nunes</v>
+        <v>Fernando Alves</v>
       </c>
       <c r="B168" t="str">
-        <v>+55 (19) 96902-1629</v>
+        <v>+55 (65) 97709-8300</v>
       </c>
       <c r="C168" t="str">
-        <v>https://wa.me/5519969021629</v>
+        <v>https://wa.me/5565977098300</v>
       </c>
       <c r="D168" t="str">
-        <v>sergio.soares@outlook.com</v>
+        <v>fernando.alves@gmail.com</v>
       </c>
       <c r="E168" t="str">
-        <v>Campinas</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F168" t="str">
-        <v>SP</v>
+        <v>MT</v>
       </c>
       <c r="G168" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H168">
-        <v>38</v>
+        <v>286</v>
       </c>
       <c r="I168" t="str">
-        <v>13/07/2026</v>
+        <v>05/01/2026</v>
       </c>
       <c r="J168">
+        <v>1</v>
+      </c>
+      <c r="K168">
+        <v>390</v>
+      </c>
+      <c r="L168">
+        <v>390</v>
+      </c>
+      <c r="M168" t="str">
+        <v/>
+      </c>
+      <c r="N168" t="str">
+        <v/>
+      </c>
+      <c r="O168" t="str">
+        <v/>
+      </c>
+      <c r="P168" t="str">
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
+      </c>
+      <c r="Q168">
         <v>2</v>
       </c>
-      <c r="K168">
-[...19 lines deleted...]
-      </c>
       <c r="R168">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="S168" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Marcos Lopes</v>
+        <v>Joao Carvalho</v>
       </c>
       <c r="B169" t="str">
-        <v>+55 (53) 91253-0767</v>
+        <v>+55 (27) 91203-9550</v>
       </c>
       <c r="C169" t="str">
-        <v>https://wa.me/5553912530767</v>
+        <v>https://wa.me/5527912039550</v>
       </c>
       <c r="D169" t="str">
-        <v>marcos.lopes@icloud.com</v>
+        <v/>
       </c>
       <c r="E169" t="str">
-        <v>Pelotas</v>
+        <v>Vitoria</v>
       </c>
       <c r="F169" t="str">
-        <v>RS</v>
+        <v>ES</v>
       </c>
       <c r="G169" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H169">
-        <v>17</v>
+        <v>295</v>
       </c>
       <c r="I169" t="str">
-        <v>03/08/2026</v>
+        <v>27/12/2025</v>
       </c>
       <c r="J169">
+        <v>1</v>
+      </c>
+      <c r="K169">
+        <v>149</v>
+      </c>
+      <c r="L169">
+        <v>149</v>
+      </c>
+      <c r="M169" t="str">
+        <v/>
+      </c>
+      <c r="N169" t="str">
+        <v/>
+      </c>
+      <c r="O169" t="str">
+        <v/>
+      </c>
+      <c r="P169" t="str">
+        <v>Creme Nutridor Saphir | Pommadier</v>
+      </c>
+      <c r="Q169">
         <v>2</v>
       </c>
-      <c r="K169">
-[...19 lines deleted...]
-      </c>
       <c r="R169">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="S169" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Enzo Rezende</v>
+        <v>Gilberto Nascimento</v>
       </c>
       <c r="B170" t="str">
-        <v>+55 (71) 99999-8888</v>
+        <v>+55 (54) 94644-4152</v>
       </c>
       <c r="C170" t="str">
-        <v>https://wa.me/5571999998888</v>
+        <v>https://wa.me/5554946444152</v>
       </c>
       <c r="D170" t="str">
-        <v>enzo.rezende@gmail.com</v>
+        <v>gilberto.nascimento@uol.com.br</v>
       </c>
       <c r="E170" t="str">
-        <v>Salvador</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F170" t="str">
-        <v>BA</v>
+        <v>RS</v>
       </c>
       <c r="G170" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H170">
-        <v>7</v>
+        <v>275</v>
       </c>
       <c r="I170" t="str">
-        <v>13/08/2026</v>
+        <v>17/01/2026</v>
       </c>
       <c r="J170">
+        <v>1</v>
+      </c>
+      <c r="K170">
+        <v>60</v>
+      </c>
+      <c r="L170">
+        <v>60</v>
+      </c>
+      <c r="M170" t="str">
+        <v/>
+      </c>
+      <c r="N170" t="str">
+        <v/>
+      </c>
+      <c r="O170" t="str">
+        <v/>
+      </c>
+      <c r="P170" t="str">
+        <v>Cadarco Encerado | Par</v>
+      </c>
+      <c r="Q170">
         <v>2</v>
       </c>
-      <c r="K170">
-[...19 lines deleted...]
-      </c>
       <c r="R170">
-        <v>68</v>
+        <v>6</v>
       </c>
       <c r="S170" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Otavio Cavalcanti Nascimento</v>
+        <v>Jorge Teixeira</v>
       </c>
       <c r="B171" t="str">
-        <v>+55 (44) 93403-4786</v>
+        <v>+55 (13) 92337-8258</v>
       </c>
       <c r="C171" t="str">
-        <v>https://wa.me/5544934034786</v>
+        <v>https://wa.me/5513923378258</v>
       </c>
       <c r="D171" t="str">
-        <v>otavio.cavalcanti@outlook.com</v>
+        <v>jorge.teixeira@hotmail.com</v>
       </c>
       <c r="E171" t="str">
-        <v>Maringa</v>
+        <v>Santos</v>
       </c>
       <c r="F171" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G171" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H171">
-        <v>19</v>
+        <v>459</v>
       </c>
       <c r="I171" t="str">
-        <v>01/08/2026</v>
+        <v>16/07/2025</v>
       </c>
       <c r="J171">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K171">
-        <v>3070</v>
+        <v>7380</v>
       </c>
       <c r="L171">
-        <v>3070</v>
+        <v>2460</v>
       </c>
       <c r="M171">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="N171" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O171" t="str">
         <v>bordo</v>
       </c>
       <c r="P171" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q171">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R171">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="S171" t="str">
         <v/>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Mateus Gomes Souza</v>
+        <v>Icaro Duarte</v>
       </c>
       <c r="B172" t="str">
-        <v>+55 (71) 91040-6653</v>
+        <v>+55 (11) 94386-8217</v>
       </c>
       <c r="C172" t="str">
-        <v>https://wa.me/5571910406653</v>
+        <v>https://wa.me/5511943868217</v>
       </c>
       <c r="D172" t="str">
-        <v>mateus.gomes@yahoo.com.br</v>
+        <v>icaro.duarte@uol.com.br</v>
       </c>
       <c r="E172" t="str">
-        <v>Salvador</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F172" t="str">
-        <v>BA</v>
+        <v>SP</v>
       </c>
       <c r="G172" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H172">
-        <v>33</v>
+        <v>653</v>
       </c>
       <c r="I172" t="str">
-        <v>18/07/2026</v>
+        <v>03/01/2025</v>
       </c>
       <c r="J172">
+        <v>3</v>
+      </c>
+      <c r="K172">
+        <v>5850</v>
+      </c>
+      <c r="L172">
+        <v>1950</v>
+      </c>
+      <c r="M172">
+        <v>38</v>
+      </c>
+      <c r="N172" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O172" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P172" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q172">
         <v>1</v>
       </c>
-      <c r="K172">
-[...19 lines deleted...]
-      </c>
       <c r="R172">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="S172" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Rafael Gomes Pereira</v>
+        <v>Heitor Macedo</v>
       </c>
       <c r="B173" t="str">
-        <v>+55 (75) 96320-2139</v>
+        <v>+55 (65) 96189-2541</v>
       </c>
       <c r="C173" t="str">
-        <v>https://wa.me/5575963202139</v>
+        <v>https://wa.me/5565961892541</v>
       </c>
       <c r="D173" t="str">
-        <v>rafael.gomes@uol.com.br</v>
+        <v>heitor.macedo@icloud.com</v>
       </c>
       <c r="E173" t="str">
-        <v>Feira de Santana</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F173" t="str">
-        <v>BA</v>
+        <v>MT</v>
       </c>
       <c r="G173" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H173">
-        <v>23</v>
+        <v>725</v>
       </c>
       <c r="I173" t="str">
-        <v>28/07/2026</v>
+        <v>23/10/2024</v>
       </c>
       <c r="J173">
         <v>1</v>
       </c>
       <c r="K173">
-        <v>2870</v>
+        <v>2690</v>
       </c>
       <c r="L173">
-        <v>2870</v>
+        <v>2690</v>
       </c>
       <c r="M173">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N173" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O173" t="str">
-        <v>whisky</v>
+        <v>marrom</v>
       </c>
       <c r="P173" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q173">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R173">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="S173" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Wagner Cunha Machado</v>
+        <v>Cesar Mendes</v>
       </c>
       <c r="B174" t="str">
-        <v>+55 (53) 94378-6495</v>
+        <v>+55 (44) 93588-0158</v>
       </c>
       <c r="C174" t="str">
-        <v>https://wa.me/5553943786495</v>
+        <v>https://wa.me/5544935880158</v>
       </c>
       <c r="D174" t="str">
-        <v>wagner.cunha@yahoo.com.br</v>
+        <v>cesar.mendes@outlook.com</v>
       </c>
       <c r="E174" t="str">
-        <v>Pelotas</v>
+        <v>Maringa</v>
       </c>
       <c r="F174" t="str">
-        <v>RS</v>
+        <v>PR</v>
       </c>
       <c r="G174" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H174">
-        <v>12</v>
+        <v>651</v>
       </c>
       <c r="I174" t="str">
-        <v>08/08/2026</v>
+        <v>05/01/2025</v>
       </c>
       <c r="J174">
         <v>1</v>
       </c>
       <c r="K174">
-        <v>2750</v>
+        <v>2290</v>
       </c>
       <c r="L174">
-        <v>2750</v>
+        <v>2290</v>
       </c>
       <c r="M174">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="N174" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O174" t="str">
-        <v>whisky</v>
+        <v>preto</v>
       </c>
       <c r="P174" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q174">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R174">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="S174" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Paulo Marques</v>
+        <v>Gustavo Cunha</v>
       </c>
       <c r="B175" t="str">
-        <v>+55 (14) 96518-7741</v>
+        <v>+55 (11) 98931-3199</v>
       </c>
       <c r="C175" t="str">
-        <v>https://wa.me/5514965187741</v>
+        <v>https://wa.me/5511989313199</v>
       </c>
       <c r="D175" t="str">
-        <v>paulo.marques@outlook.com</v>
+        <v>gustavo.cunha@gmail.com</v>
       </c>
       <c r="E175" t="str">
-        <v>Bauru</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F175" t="str">
         <v>SP</v>
       </c>
       <c r="G175" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H175">
-        <v>6</v>
+        <v>330</v>
       </c>
       <c r="I175" t="str">
-        <v>14/08/2026</v>
+        <v>22/11/2025</v>
       </c>
       <c r="J175">
         <v>1</v>
       </c>
       <c r="K175">
-        <v>2690</v>
+        <v>390</v>
       </c>
       <c r="L175">
-        <v>2690</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>390</v>
+      </c>
+      <c r="M175" t="str">
+        <v/>
       </c>
       <c r="N175" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O175" t="str">
-        <v>marrom</v>
+        <v/>
       </c>
       <c r="P175" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q175">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R175">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="S175" t="str">
         <v/>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Rogerio Rocha</v>
+        <v>Andre Barros</v>
       </c>
       <c r="B176" t="str">
-        <v>+55 (48) 98682-1406</v>
+        <v>+55 (61) 4204-1500</v>
       </c>
       <c r="C176" t="str">
-        <v>https://wa.me/5548986821406</v>
+        <v/>
       </c>
       <c r="D176" t="str">
-        <v>rogerio.rocha@uol.com.br</v>
+        <v>andre.barros@yahoo.com.br</v>
       </c>
       <c r="E176" t="str">
-        <v>Florianopolis</v>
+        <v>Brasilia</v>
       </c>
       <c r="F176" t="str">
-        <v>SC</v>
+        <v>DF</v>
       </c>
       <c r="G176" t="str">
         <v>Ativo</v>
       </c>
       <c r="H176">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="I176" t="str">
-        <v>11/08/2026</v>
+        <v>10/08/2026</v>
       </c>
       <c r="J176">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K176">
-        <v>2690</v>
+        <v>8920</v>
       </c>
       <c r="L176">
-        <v>2690</v>
+        <v>2230</v>
       </c>
       <c r="M176">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N176" t="str">
         <v>Oxford</v>
       </c>
       <c r="O176" t="str">
-        <v>bordo</v>
+        <v>azul</v>
       </c>
       <c r="P176" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q176">
         <v>0</v>
       </c>
       <c r="R176">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="S176" t="str">
         <v/>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Lucas Siqueira</v>
+        <v>Paulo Castro</v>
       </c>
       <c r="B177" t="str">
-        <v>+55 (98) 2586-2961</v>
+        <v>+55 11 1234-5678</v>
       </c>
       <c r="C177" t="str">
         <v/>
       </c>
       <c r="D177" t="str">
-        <v>lucas.siqueira@outlook.com</v>
+        <v>paulo.castro@hotmail.com</v>
       </c>
       <c r="E177" t="str">
-        <v>Sao Luis</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F177" t="str">
-        <v>MA</v>
+        <v>SP</v>
       </c>
       <c r="G177" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H177">
-        <v>308</v>
+        <v>158</v>
       </c>
       <c r="I177" t="str">
-        <v>16/10/2025</v>
+        <v>13/05/2026</v>
       </c>
       <c r="J177">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K177">
-        <v>2670</v>
+        <v>7650</v>
       </c>
       <c r="L177">
-        <v>2670</v>
+        <v>2550</v>
       </c>
       <c r="M177">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N177" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O177" t="str">
-        <v>conhaque</v>
+        <v>bordo</v>
       </c>
       <c r="P177" t="str">
         <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q177">
         <v>0</v>
       </c>
       <c r="R177">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="S177" t="str">
         <v/>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Francisco Dias</v>
+        <v>Marcio Nunes</v>
       </c>
       <c r="B178" t="str">
-        <v>+55 (85) 95215-8030</v>
+        <v>+55 (75) 97649-8985</v>
       </c>
       <c r="C178" t="str">
-        <v>https://wa.me/5585952158030</v>
+        <v>https://wa.me/5575976498985</v>
       </c>
       <c r="D178" t="str">
-        <v>francisco.dias@hotmail.com</v>
+        <v/>
       </c>
       <c r="E178" t="str">
-        <v>Fortaleza</v>
+        <v>Feira de Santana</v>
       </c>
       <c r="F178" t="str">
-        <v>CE</v>
+        <v>BA</v>
       </c>
       <c r="G178" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H178">
-        <v>7</v>
+        <v>400</v>
       </c>
       <c r="I178" t="str">
-        <v>13/08/2026</v>
+        <v>13/09/2025</v>
       </c>
       <c r="J178">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K178">
-        <v>2580</v>
+        <v>6809</v>
       </c>
       <c r="L178">
-        <v>2580</v>
+        <v>1702.25</v>
       </c>
       <c r="M178">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N178" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O178" t="str">
-        <v>azul</v>
+        <v>whisky</v>
       </c>
       <c r="P178" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q178">
         <v>0</v>
       </c>
       <c r="R178">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="S178" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Eduardo Souza</v>
+        <v>Renato Silva</v>
       </c>
       <c r="B179" t="str">
-        <v>+55 11 1234-5678</v>
+        <v>+55 (85) 5235-6011</v>
       </c>
       <c r="C179" t="str">
         <v/>
       </c>
       <c r="D179" t="str">
-        <v>eduardo.souza@gmail.com</v>
+        <v>renato.silva@icloud.com</v>
       </c>
       <c r="E179" t="str">
-        <v>Maceio</v>
+        <v>Fortaleza</v>
       </c>
       <c r="F179" t="str">
-        <v>AL</v>
+        <v>CE</v>
       </c>
       <c r="G179" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H179">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="I179" t="str">
-        <v>19/04/2026</v>
+        <v>04/08/2026</v>
       </c>
       <c r="J179">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K179">
-        <v>2550</v>
+        <v>6760</v>
       </c>
       <c r="L179">
-        <v>2550</v>
+        <v>2253.33</v>
       </c>
       <c r="M179">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N179" t="str">
-        <v>Monk Strap</v>
+        <v>Derby</v>
       </c>
       <c r="O179" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P179" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q179">
         <v>0</v>
       </c>
       <c r="R179">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="S179" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Hugo Monteiro</v>
+        <v>Enzo Goncalves</v>
       </c>
       <c r="B180" t="str">
-        <v>5,51199E+12</v>
+        <v>+55 (18) 3476-4280</v>
       </c>
       <c r="C180" t="str">
         <v/>
       </c>
       <c r="D180" t="str">
-        <v>hugo.monteiro@uol.com.br</v>
+        <v>enzo.goncalves@outlook.com</v>
       </c>
       <c r="E180" t="str">
-        <v>Uberlandia</v>
+        <v>Presidente Prudente</v>
       </c>
       <c r="F180" t="str">
-        <v>MG</v>
+        <v>SP</v>
       </c>
       <c r="G180" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H180">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="I180" t="str">
-        <v>15/07/2026</v>
+        <v>02/12/2025</v>
       </c>
       <c r="J180">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K180">
-        <v>2490</v>
+        <v>5060</v>
       </c>
       <c r="L180">
-        <v>2490</v>
+        <v>2530</v>
       </c>
       <c r="M180">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="N180" t="str">
         <v>Monk Strap</v>
       </c>
       <c r="O180" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P180" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q180">
         <v>0</v>
       </c>
       <c r="R180">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="S180" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Leonardo Gomes Lacerda</v>
+        <v>Carlos Soares</v>
       </c>
       <c r="B181" t="str">
-        <v>+55 (62) 96334-1053</v>
+        <v>+55 (47) 93754-5573</v>
       </c>
       <c r="C181" t="str">
-        <v>https://wa.me/5562963341053</v>
+        <v>https://wa.me/5547937545573</v>
       </c>
       <c r="D181" t="str">
-        <v>leonardo.gomes@uol.com.br</v>
+        <v>carlos.soares@icloud.com</v>
       </c>
       <c r="E181" t="str">
-        <v>Goiania</v>
+        <v>Joinville</v>
       </c>
       <c r="F181" t="str">
-        <v>GO</v>
+        <v>SC</v>
       </c>
       <c r="G181" t="str">
         <v>Ativo</v>
       </c>
       <c r="H181">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="I181" t="str">
-        <v>22/07/2026</v>
+        <v>24/07/2026</v>
       </c>
       <c r="J181">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K181">
-        <v>2488</v>
+        <v>4770</v>
       </c>
       <c r="L181">
-        <v>2488</v>
+        <v>1590</v>
       </c>
       <c r="M181">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="N181" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O181" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P181" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q181">
         <v>0</v>
       </c>
       <c r="R181">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="S181" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Mateus Cunha Cardoso</v>
+        <v>Carlos Campos</v>
       </c>
       <c r="B182" t="str">
-        <v>+55 (83) 92784-0482</v>
+        <v>+55 (62) 5713-4064</v>
       </c>
       <c r="C182" t="str">
-        <v>https://wa.me/5583927840482</v>
+        <v/>
       </c>
       <c r="D182" t="str">
-        <v>mateus.cunha@gmail.com</v>
+        <v>carlos.campos@hotmail.com</v>
       </c>
       <c r="E182" t="str">
-        <v>Joao Pessoa</v>
+        <v>Goiania</v>
       </c>
       <c r="F182" t="str">
-        <v>PB</v>
+        <v>GO</v>
       </c>
       <c r="G182" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H182">
-        <v>38</v>
+        <v>334</v>
       </c>
       <c r="I182" t="str">
-        <v>13/07/2026</v>
+        <v>18/11/2025</v>
       </c>
       <c r="J182">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K182">
-        <v>2480</v>
+        <v>4680</v>
       </c>
       <c r="L182">
-        <v>2480</v>
+        <v>2340</v>
       </c>
       <c r="M182">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N182" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O182" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P182" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q182">
         <v>0</v>
       </c>
       <c r="R182">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="S182" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Thiago Cunha</v>
+        <v>Joao Rezende</v>
       </c>
       <c r="B183" t="str">
-        <v>+55 (47) 95610-1916</v>
+        <v>+55 (47) 3226-5894</v>
       </c>
       <c r="C183" t="str">
-        <v>https://wa.me/5547956101916</v>
+        <v/>
       </c>
       <c r="D183" t="str">
         <v/>
       </c>
       <c r="E183" t="str">
-        <v>Blumenau</v>
+        <v>Joinville</v>
       </c>
       <c r="F183" t="str">
         <v>SC</v>
       </c>
       <c r="G183" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H183">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="I183" t="str">
-        <v>29/07/2026</v>
+        <v>16/07/2026</v>
       </c>
       <c r="J183">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K183">
-        <v>2480</v>
+        <v>4580</v>
       </c>
       <c r="L183">
-        <v>2480</v>
+        <v>2290</v>
       </c>
       <c r="M183">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="N183" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O183" t="str">
-        <v>bordo</v>
+        <v>conhaque</v>
       </c>
       <c r="P183" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q183">
         <v>0</v>
       </c>
       <c r="R183">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="S183" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Raul Ramos Tavares</v>
+        <v>Enzo Rezende</v>
       </c>
       <c r="B184" t="str">
-        <v>+55 (31) 96025-8638</v>
+        <v>+55 (71) 99999-8888</v>
       </c>
       <c r="C184" t="str">
-        <v>https://wa.me/5531960258638</v>
+        <v>https://wa.me/5571999998888</v>
       </c>
       <c r="D184" t="str">
-        <v/>
+        <v>enzo.rezende@gmail.com</v>
       </c>
       <c r="E184" t="str">
-        <v>Belo Horizonte</v>
+        <v>Salvador</v>
       </c>
       <c r="F184" t="str">
-        <v>MG</v>
+        <v>BA</v>
       </c>
       <c r="G184" t="str">
-        <v>2 anos ou mais</v>
+        <v>Ativo</v>
       </c>
       <c r="H184">
-        <v>901</v>
+        <v>67</v>
       </c>
       <c r="I184" t="str">
-        <v>02/03/2024</v>
+        <v>13/08/2026</v>
       </c>
       <c r="J184">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K184">
-        <v>2390</v>
+        <v>4080</v>
       </c>
       <c r="L184">
-        <v>2390</v>
+        <v>2040</v>
       </c>
       <c r="M184">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N184" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O184" t="str">
         <v>whisky</v>
       </c>
       <c r="P184" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q184">
         <v>0</v>
       </c>
       <c r="R184">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="S184" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Caio Dias Xavier</v>
+        <v>Gabriel Martins</v>
       </c>
       <c r="B185" t="str">
-        <v>+55 (51) 98009-4792</v>
+        <v>+55 (16) 97778-8653</v>
       </c>
       <c r="C185" t="str">
-        <v>https://wa.me/5551980094792</v>
+        <v>https://wa.me/5516977788653</v>
       </c>
       <c r="D185" t="str">
-        <v>caio.dias@gmail.com</v>
+        <v>gabriel.martins@yahoo.com.br</v>
       </c>
       <c r="E185" t="str">
-        <v>Porto Alegre</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F185" t="str">
-        <v>RS</v>
+        <v>SP</v>
       </c>
       <c r="G185" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H185">
-        <v>28</v>
+        <v>510</v>
       </c>
       <c r="I185" t="str">
-        <v>23/07/2026</v>
+        <v>26/05/2025</v>
       </c>
       <c r="J185">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K185">
-        <v>2390</v>
+        <v>4080</v>
       </c>
       <c r="L185">
-        <v>2390</v>
+        <v>2040</v>
       </c>
       <c r="M185">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="N185" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O185" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P185" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q185">
         <v>0</v>
       </c>
       <c r="R185">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="S185" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Arthur Machado Dias</v>
+        <v>Otavio Cavalcanti Nascimento</v>
       </c>
       <c r="B186" t="str">
-        <v>+55 (54) 96769-1313</v>
+        <v>+55 (44) 93403-4786</v>
       </c>
       <c r="C186" t="str">
-        <v>https://wa.me/5554967691313</v>
+        <v>https://wa.me/5544934034786</v>
       </c>
       <c r="D186" t="str">
-        <v>arthur.machado@gmail.com</v>
+        <v>otavio.cavalcanti@outlook.com</v>
       </c>
       <c r="E186" t="str">
-        <v>Caxias do Sul</v>
+        <v>Maringa</v>
       </c>
       <c r="F186" t="str">
-        <v>RS</v>
+        <v>PR</v>
       </c>
       <c r="G186" t="str">
         <v>Ativo</v>
       </c>
       <c r="H186">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="I186" t="str">
-        <v>17/07/2026</v>
+        <v>01/08/2026</v>
       </c>
       <c r="J186">
         <v>1</v>
       </c>
       <c r="K186">
-        <v>2380</v>
+        <v>3070</v>
       </c>
       <c r="L186">
-        <v>2380</v>
+        <v>3070</v>
       </c>
       <c r="M186">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="N186" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O186" t="str">
-        <v>azul</v>
+        <v>bordo</v>
       </c>
       <c r="P186" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q186">
         <v>0</v>
       </c>
       <c r="R186">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="S186" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Tomas Araujo</v>
+        <v>Wagner Cunha Machado</v>
       </c>
       <c r="B187" t="str">
-        <v>+55 (41) 4530-5146</v>
+        <v>+55 (53) 94378-6495</v>
       </c>
       <c r="C187" t="str">
-        <v/>
+        <v>https://wa.me/5553943786495</v>
       </c>
       <c r="D187" t="str">
-        <v/>
+        <v>wagner.cunha@yahoo.com.br</v>
       </c>
       <c r="E187" t="str">
-        <v>Curitiba</v>
+        <v>Pelotas</v>
       </c>
       <c r="F187" t="str">
-        <v>PR</v>
+        <v>RS</v>
       </c>
       <c r="G187" t="str">
         <v>Ativo</v>
       </c>
       <c r="H187">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="I187" t="str">
-        <v>01/07/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J187">
         <v>1</v>
       </c>
       <c r="K187">
-        <v>2339</v>
+        <v>2750</v>
       </c>
       <c r="L187">
-        <v>2339</v>
+        <v>2750</v>
       </c>
       <c r="M187">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N187" t="str">
         <v>Oxford</v>
       </c>
       <c r="O187" t="str">
-        <v>conhaque</v>
+        <v>whisky</v>
       </c>
       <c r="P187" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q187">
         <v>0</v>
       </c>
       <c r="R187">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="S187" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Nelson Braga Martins</v>
+        <v>Paulo Marques</v>
       </c>
       <c r="B188" t="str">
-        <v>+55 (67) 92403-0978</v>
+        <v>+55 (14) 96518-7741</v>
       </c>
       <c r="C188" t="str">
-        <v>https://wa.me/5567924030978</v>
+        <v>https://wa.me/5514965187741</v>
       </c>
       <c r="D188" t="str">
-        <v>nelson.braga@icloud.com</v>
+        <v>paulo.marques@outlook.com</v>
       </c>
       <c r="E188" t="str">
-        <v>Campo Grande</v>
+        <v>Bauru</v>
       </c>
       <c r="F188" t="str">
-        <v>MS</v>
+        <v>SP</v>
       </c>
       <c r="G188" t="str">
         <v>Ativo</v>
       </c>
       <c r="H188">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="I188" t="str">
-        <v>08/08/2026</v>
+        <v>14/08/2026</v>
       </c>
       <c r="J188">
         <v>1</v>
       </c>
       <c r="K188">
-        <v>2290</v>
+        <v>2690</v>
       </c>
       <c r="L188">
-        <v>2290</v>
+        <v>2690</v>
       </c>
       <c r="M188">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N188" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O188" t="str">
         <v>marrom</v>
       </c>
       <c r="P188" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q188">
         <v>0</v>
       </c>
       <c r="R188">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="S188" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Marcio Sampaio Ramos</v>
+        <v>Rogerio Rocha</v>
       </c>
       <c r="B189" t="str">
-        <v>+55 (54) 2139-7524</v>
+        <v>+55 (48) 98682-1406</v>
       </c>
       <c r="C189" t="str">
-        <v/>
+        <v>https://wa.me/5548986821406</v>
       </c>
       <c r="D189" t="str">
-        <v/>
+        <v>rogerio.rocha@uol.com.br</v>
       </c>
       <c r="E189" t="str">
-        <v>Caxias do Sul</v>
+        <v>Florianopolis</v>
       </c>
       <c r="F189" t="str">
-        <v>RS</v>
+        <v>SC</v>
       </c>
       <c r="G189" t="str">
         <v>Ativo</v>
       </c>
       <c r="H189">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I189" t="str">
-        <v>15/06/2026</v>
+        <v>11/08/2026</v>
       </c>
       <c r="J189">
         <v>1</v>
       </c>
       <c r="K189">
-        <v>2290</v>
+        <v>2690</v>
       </c>
       <c r="L189">
-        <v>2290</v>
+        <v>2690</v>
       </c>
       <c r="M189">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="N189" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O189" t="str">
         <v>bordo</v>
       </c>
       <c r="P189" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q189">
         <v>0</v>
       </c>
       <c r="R189">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="S189" t="str">
         <v/>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Vicente Duarte</v>
+        <v>Lucas Siqueira</v>
       </c>
       <c r="B190" t="str">
-        <v>+55 (21) 96247-2313</v>
+        <v>+55 (98) 2586-2961</v>
       </c>
       <c r="C190" t="str">
-        <v>https://wa.me/5521962472313</v>
+        <v/>
       </c>
       <c r="D190" t="str">
-        <v>vicente.duarte@outlook.com</v>
+        <v>lucas.siqueira@outlook.com</v>
       </c>
       <c r="E190" t="str">
-        <v>Niteroi</v>
+        <v>Sao Luis</v>
       </c>
       <c r="F190" t="str">
-        <v>RJ</v>
+        <v>MA</v>
       </c>
       <c r="G190" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H190">
-        <v>12</v>
+        <v>367</v>
       </c>
       <c r="I190" t="str">
-        <v>08/08/2026</v>
+        <v>16/10/2025</v>
       </c>
       <c r="J190">
         <v>1</v>
       </c>
       <c r="K190">
-        <v>2290</v>
+        <v>2670</v>
       </c>
       <c r="L190">
-        <v>2290</v>
+        <v>2670</v>
       </c>
       <c r="M190">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N190" t="str">
-        <v>Bota</v>
+        <v>Loafer</v>
       </c>
       <c r="O190" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P190" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q190">
         <v>0</v>
       </c>
       <c r="R190">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="S190" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Silvio Vieira</v>
+        <v>Francisco Dias</v>
       </c>
       <c r="B191" t="str">
-        <v>11 9999</v>
+        <v>+55 (85) 95215-8030</v>
       </c>
       <c r="C191" t="str">
-        <v/>
+        <v>https://wa.me/5585952158030</v>
       </c>
       <c r="D191" t="str">
-        <v>silvio.vieira@outlook.com</v>
+        <v>francisco.dias@hotmail.com</v>
       </c>
       <c r="E191" t="str">
-        <v>Caxias do Sul</v>
+        <v>Fortaleza</v>
       </c>
       <c r="F191" t="str">
-        <v>RS</v>
+        <v>CE</v>
       </c>
       <c r="G191" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H191">
-        <v>198</v>
+        <v>66</v>
       </c>
       <c r="I191" t="str">
-        <v>03/02/2026</v>
+        <v>13/08/2026</v>
       </c>
       <c r="J191">
         <v>1</v>
       </c>
       <c r="K191">
-        <v>2280</v>
+        <v>2580</v>
       </c>
       <c r="L191">
-        <v>2280</v>
+        <v>2580</v>
       </c>
       <c r="M191">
         <v>41</v>
       </c>
       <c r="N191" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O191" t="str">
-        <v>marrom</v>
+        <v>azul</v>
       </c>
       <c r="P191" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q191">
         <v>0</v>
       </c>
       <c r="R191">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="S191" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Gabriel Rocha Siqueira</v>
+        <v>Eduardo Souza</v>
       </c>
       <c r="B192" t="str">
-        <v>+55 (21) 97171-7101</v>
+        <v>+55 11 1234-5678</v>
       </c>
       <c r="C192" t="str">
-        <v>https://wa.me/5521971717101</v>
+        <v/>
       </c>
       <c r="D192" t="str">
-        <v>gabriel.rocha@uol.com.br</v>
+        <v>eduardo.souza@gmail.com</v>
       </c>
       <c r="E192" t="str">
-        <v>Rio de Janeiro</v>
+        <v>Maceio</v>
       </c>
       <c r="F192" t="str">
-        <v>RJ</v>
+        <v>AL</v>
       </c>
       <c r="G192" t="str">
-        <v>2 anos ou mais</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H192">
-        <v>951</v>
+        <v>182</v>
       </c>
       <c r="I192" t="str">
-        <v>12/01/2024</v>
+        <v>19/04/2026</v>
       </c>
       <c r="J192">
         <v>1</v>
       </c>
       <c r="K192">
-        <v>2280</v>
+        <v>2550</v>
       </c>
       <c r="L192">
-        <v>2280</v>
+        <v>2550</v>
       </c>
       <c r="M192">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N192" t="str">
-        <v>Loafer</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O192" t="str">
-        <v>bordo</v>
+        <v>azul</v>
       </c>
       <c r="P192" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q192">
         <v>0</v>
       </c>
       <c r="R192">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="S192" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Marcos Melo Barbosa</v>
+        <v>Hugo Monteiro</v>
       </c>
       <c r="B193" t="str">
-        <v>+55 (51) 2418-6880</v>
+        <v>5,51199E+12</v>
       </c>
       <c r="C193" t="str">
         <v/>
       </c>
       <c r="D193" t="str">
-        <v>marcos.melo@gmail.com</v>
+        <v>hugo.monteiro@uol.com.br</v>
       </c>
       <c r="E193" t="str">
-        <v>Porto Alegre</v>
+        <v>Uberlandia</v>
       </c>
       <c r="F193" t="str">
-        <v>RS</v>
+        <v>MG</v>
       </c>
       <c r="G193" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H193">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="I193" t="str">
-        <v>26/07/2026</v>
+        <v>15/07/2026</v>
       </c>
       <c r="J193">
         <v>1</v>
       </c>
       <c r="K193">
-        <v>2190</v>
+        <v>2490</v>
       </c>
       <c r="L193">
-        <v>2190</v>
+        <v>2490</v>
       </c>
       <c r="M193">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N193" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O193" t="str">
-        <v>bordo</v>
+        <v>conhaque</v>
       </c>
       <c r="P193" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q193">
         <v>0</v>
       </c>
       <c r="R193">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="S193" t="str">
         <v/>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Marcelo Ramos Rocha</v>
+        <v>Raul Ramos Tavares</v>
       </c>
       <c r="B194" t="str">
-        <v>11 9999</v>
+        <v>+55 (31) 96025-8638</v>
       </c>
       <c r="C194" t="str">
-        <v/>
+        <v>https://wa.me/5531960258638</v>
       </c>
       <c r="D194" t="str">
-        <v>marcelo.ramos@icloud.com</v>
+        <v/>
       </c>
       <c r="E194" t="str">
-        <v>Cuiaba</v>
+        <v>Belo Horizonte</v>
       </c>
       <c r="F194" t="str">
-        <v>MT</v>
+        <v>MG</v>
       </c>
       <c r="G194" t="str">
-        <v>Ativo</v>
+        <v>2 anos ou mais</v>
       </c>
       <c r="H194">
-        <v>36</v>
+        <v>960</v>
       </c>
       <c r="I194" t="str">
-        <v>15/07/2026</v>
+        <v>02/03/2024</v>
       </c>
       <c r="J194">
         <v>1</v>
       </c>
       <c r="K194">
-        <v>2190</v>
+        <v>2390</v>
       </c>
       <c r="L194">
-        <v>2190</v>
+        <v>2390</v>
       </c>
       <c r="M194">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N194" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O194" t="str">
-        <v>marrom</v>
+        <v>whisky</v>
       </c>
       <c r="P194" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q194">
         <v>0</v>
       </c>
       <c r="R194">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="S194" t="str">
         <v/>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Mateus Pereira</v>
+        <v>Tomas Araujo</v>
       </c>
       <c r="B195" t="str">
-        <v>+55 (65) 92670-3985</v>
+        <v>+55 (41) 4530-5146</v>
       </c>
       <c r="C195" t="str">
-        <v>https://wa.me/5565926703985</v>
+        <v/>
       </c>
       <c r="D195" t="str">
         <v/>
       </c>
       <c r="E195" t="str">
-        <v>Cuiaba</v>
+        <v>Curitiba</v>
       </c>
       <c r="F195" t="str">
-        <v>MT</v>
+        <v>PR</v>
       </c>
       <c r="G195" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H195">
-        <v>276</v>
+        <v>109</v>
       </c>
       <c r="I195" t="str">
-        <v>17/11/2025</v>
+        <v>01/07/2026</v>
       </c>
       <c r="J195">
         <v>1</v>
       </c>
       <c r="K195">
-        <v>2180</v>
+        <v>2339</v>
       </c>
       <c r="L195">
-        <v>2180</v>
+        <v>2339</v>
       </c>
       <c r="M195">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N195" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O195" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P195" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q195">
         <v>0</v>
       </c>
       <c r="R195">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="S195" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Felipe Campos</v>
+        <v>Nelson Braga Martins</v>
       </c>
       <c r="B196" t="str">
-        <v>+55 (22) 99296-2392</v>
+        <v>+55 (67) 92403-0978</v>
       </c>
       <c r="C196" t="str">
-        <v>https://wa.me/5522992962392</v>
+        <v>https://wa.me/5567924030978</v>
       </c>
       <c r="D196" t="str">
-        <v/>
+        <v>nelson.braga@icloud.com</v>
       </c>
       <c r="E196" t="str">
-        <v>Campos dos Goytacazes</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F196" t="str">
-        <v>RJ</v>
+        <v>MS</v>
       </c>
       <c r="G196" t="str">
         <v>Ativo</v>
       </c>
       <c r="H196">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="I196" t="str">
-        <v>21/07/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J196">
         <v>1</v>
       </c>
       <c r="K196">
-        <v>2180</v>
+        <v>2290</v>
       </c>
       <c r="L196">
-        <v>2180</v>
+        <v>2290</v>
       </c>
       <c r="M196">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="N196" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O196" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P196" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q196">
         <v>0</v>
       </c>
       <c r="R196">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="S196" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Wesley Alves Moraes</v>
+        <v>Marcio Sampaio Ramos</v>
       </c>
       <c r="B197" t="str">
-        <v>nao tem</v>
+        <v>+55 (54) 2139-7524</v>
       </c>
       <c r="C197" t="str">
         <v/>
       </c>
       <c r="D197" t="str">
-        <v>wesley.alves@gmail.com</v>
+        <v/>
       </c>
       <c r="E197" t="str">
-        <v>Sao Luis</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F197" t="str">
-        <v>MA</v>
+        <v>RS</v>
       </c>
       <c r="G197" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H197">
-        <v>39</v>
+        <v>125</v>
       </c>
       <c r="I197" t="str">
-        <v>12/07/2026</v>
+        <v>15/06/2026</v>
       </c>
       <c r="J197">
         <v>1</v>
       </c>
       <c r="K197">
-        <v>2180</v>
+        <v>2290</v>
       </c>
       <c r="L197">
-        <v>2180</v>
+        <v>2290</v>
       </c>
       <c r="M197">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N197" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O197" t="str">
-        <v>preto</v>
+        <v>bordo</v>
       </c>
       <c r="P197" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q197">
         <v>0</v>
       </c>
       <c r="R197">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="S197" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Ronaldo Tavares Amaral</v>
+        <v>Vicente Duarte</v>
       </c>
       <c r="B198" t="str">
-        <v>+55 (21) 97461-9098</v>
+        <v>+55 (21) 96247-2313</v>
       </c>
       <c r="C198" t="str">
-        <v>https://wa.me/5521974619098</v>
+        <v>https://wa.me/5521962472313</v>
       </c>
       <c r="D198" t="str">
-        <v>ronaldo.tavares@yahoo.com.br</v>
+        <v>vicente.duarte@outlook.com</v>
       </c>
       <c r="E198" t="str">
-        <v>Rio de Janeiro</v>
+        <v>Niteroi</v>
       </c>
       <c r="F198" t="str">
         <v>RJ</v>
       </c>
       <c r="G198" t="str">
         <v>Ativo</v>
       </c>
       <c r="H198">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="I198" t="str">
-        <v>27/07/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J198">
         <v>1</v>
       </c>
       <c r="K198">
-        <v>2150</v>
+        <v>2290</v>
       </c>
       <c r="L198">
-        <v>2150</v>
+        <v>2290</v>
       </c>
       <c r="M198">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N198" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O198" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P198" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q198">
         <v>0</v>
       </c>
       <c r="R198">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="S198" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Thiago Moreira</v>
+        <v>Silvio Vieira</v>
       </c>
       <c r="B199" t="str">
-        <v>+55 (54) 92984-2867</v>
+        <v>11 9999</v>
       </c>
       <c r="C199" t="str">
-        <v>https://wa.me/5554929842867</v>
+        <v/>
       </c>
       <c r="D199" t="str">
-        <v>thiago.moreira@uol.com.br</v>
+        <v>silvio.vieira@outlook.com</v>
       </c>
       <c r="E199" t="str">
         <v>Caxias do Sul</v>
       </c>
       <c r="F199" t="str">
         <v>RS</v>
       </c>
       <c r="G199" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H199">
-        <v>9</v>
+        <v>257</v>
       </c>
       <c r="I199" t="str">
-        <v>11/08/2026</v>
+        <v>03/02/2026</v>
       </c>
       <c r="J199">
         <v>1</v>
       </c>
       <c r="K199">
-        <v>2090</v>
+        <v>2280</v>
       </c>
       <c r="L199">
-        <v>2090</v>
+        <v>2280</v>
       </c>
       <c r="M199">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N199" t="str">
-        <v>Derby</v>
+        <v>Loafer</v>
       </c>
       <c r="O199" t="str">
-        <v>conhaque</v>
+        <v>marrom</v>
       </c>
       <c r="P199" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q199">
         <v>0</v>
       </c>
       <c r="R199">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="S199" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Raul Moraes</v>
+        <v>Gabriel Rocha Siqueira</v>
       </c>
       <c r="B200" t="str">
-        <v>+55 (34) 92692-5990</v>
+        <v>+55 (21) 97171-7101</v>
       </c>
       <c r="C200" t="str">
-        <v>https://wa.me/5534926925990</v>
+        <v>https://wa.me/5521971717101</v>
       </c>
       <c r="D200" t="str">
-        <v/>
+        <v>gabriel.rocha@uol.com.br</v>
       </c>
       <c r="E200" t="str">
-        <v>Uberlandia</v>
+        <v>Rio de Janeiro</v>
       </c>
       <c r="F200" t="str">
-        <v>MG</v>
+        <v>RJ</v>
       </c>
       <c r="G200" t="str">
-        <v>Ativo</v>
+        <v>2 anos ou mais</v>
       </c>
       <c r="H200">
-        <v>4</v>
+        <v>1010</v>
       </c>
       <c r="I200" t="str">
-        <v>16/08/2026</v>
+        <v>12/01/2024</v>
       </c>
       <c r="J200">
         <v>1</v>
       </c>
       <c r="K200">
-        <v>2090</v>
+        <v>2280</v>
       </c>
       <c r="L200">
-        <v>2090</v>
+        <v>2280</v>
       </c>
       <c r="M200">
         <v>41</v>
       </c>
       <c r="N200" t="str">
-        <v>Derby</v>
+        <v>Loafer</v>
       </c>
       <c r="O200" t="str">
-        <v>azul</v>
+        <v>bordo</v>
       </c>
       <c r="P200" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q200">
         <v>0</v>
       </c>
       <c r="R200">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="S200" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Samuel Lopes</v>
+        <v>Marcos Melo Barbosa</v>
       </c>
       <c r="B201" t="str">
-        <v>+55 (91) 3293-2681</v>
+        <v>+55 (51) 2418-6880</v>
       </c>
       <c r="C201" t="str">
         <v/>
       </c>
       <c r="D201" t="str">
-        <v>samuel.lopes@hotmail.com</v>
+        <v>marcos.melo@gmail.com</v>
       </c>
       <c r="E201" t="str">
-        <v>Belem</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F201" t="str">
-        <v>PA</v>
+        <v>RS</v>
       </c>
       <c r="G201" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H201">
-        <v>669</v>
+        <v>84</v>
       </c>
       <c r="I201" t="str">
-        <v>20/10/2024</v>
+        <v>26/07/2026</v>
       </c>
       <c r="J201">
         <v>1</v>
       </c>
       <c r="K201">
-        <v>2090</v>
+        <v>2190</v>
       </c>
       <c r="L201">
-        <v>2090</v>
+        <v>2190</v>
       </c>
       <c r="M201">
         <v>39</v>
       </c>
       <c r="N201" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O201" t="str">
-        <v>conhaque</v>
+        <v>bordo</v>
       </c>
       <c r="P201" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q201">
         <v>0</v>
       </c>
       <c r="R201">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="S201" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Roberto Marques</v>
+        <v>Marcelo Ramos Rocha</v>
       </c>
       <c r="B202" t="str">
-        <v>+55 (31) 92480-1058</v>
+        <v>11 9999</v>
       </c>
       <c r="C202" t="str">
-        <v>https://wa.me/5531924801058</v>
+        <v/>
       </c>
       <c r="D202" t="str">
-        <v>roberto.marques@icloud.com</v>
+        <v>marcelo.ramos@icloud.com</v>
       </c>
       <c r="E202" t="str">
-        <v>Belo Horizonte</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F202" t="str">
-        <v>MG</v>
+        <v>MT</v>
       </c>
       <c r="G202" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H202">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="I202" t="str">
-        <v>10/08/2026</v>
+        <v>15/07/2026</v>
       </c>
       <c r="J202">
         <v>1</v>
       </c>
       <c r="K202">
-        <v>2090</v>
+        <v>2190</v>
       </c>
       <c r="L202">
-        <v>2090</v>
+        <v>2190</v>
       </c>
       <c r="M202">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N202" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O202" t="str">
-        <v>preto</v>
+        <v>marrom</v>
       </c>
       <c r="P202" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q202">
         <v>0</v>
       </c>
       <c r="R202">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="S202" t="str">
         <v/>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Pedro Lacerda</v>
+        <v>Mateus Pereira</v>
       </c>
       <c r="B203" t="str">
-        <v>+55 (61) 97111-6370</v>
+        <v>+55 (65) 92670-3985</v>
       </c>
       <c r="C203" t="str">
-        <v>https://wa.me/5561971116370</v>
+        <v>https://wa.me/5565926703985</v>
       </c>
       <c r="D203" t="str">
-        <v>pedro.lacerda@uol.com.br</v>
+        <v/>
       </c>
       <c r="E203" t="str">
-        <v>Brasilia</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F203" t="str">
-        <v>DF</v>
+        <v>MT</v>
       </c>
       <c r="G203" t="str">
-        <v>Ativo</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H203">
-        <v>31</v>
+        <v>335</v>
       </c>
       <c r="I203" t="str">
-        <v>20/07/2026</v>
+        <v>17/11/2025</v>
       </c>
       <c r="J203">
         <v>1</v>
       </c>
       <c r="K203">
-        <v>2079</v>
+        <v>2180</v>
       </c>
       <c r="L203">
-        <v>2079</v>
+        <v>2180</v>
       </c>
       <c r="M203">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="N203" t="str">
-        <v>Derby</v>
+        <v>Loafer</v>
       </c>
       <c r="O203" t="str">
         <v>preto</v>
       </c>
       <c r="P203" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q203">
         <v>0</v>
       </c>
       <c r="R203">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="S203" t="str">
         <v/>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Rogerio Miranda</v>
+        <v>Wesley Alves Moraes</v>
       </c>
       <c r="B204" t="str">
-        <v>+55 (16) 95168-9255</v>
+        <v>nao tem</v>
       </c>
       <c r="C204" t="str">
-        <v>https://wa.me/5516951689255</v>
+        <v/>
       </c>
       <c r="D204" t="str">
-        <v>rogerio.miranda@yahoo.com.br</v>
+        <v>wesley.alves@gmail.com</v>
       </c>
       <c r="E204" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Sao Luis</v>
       </c>
       <c r="F204" t="str">
-        <v>SP</v>
+        <v>MA</v>
       </c>
       <c r="G204" t="str">
-        <v>Ativo</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H204">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="I204" t="str">
-        <v>01/08/2026</v>
+        <v>12/07/2026</v>
       </c>
       <c r="J204">
         <v>1</v>
       </c>
       <c r="K204">
-        <v>2079</v>
+        <v>2180</v>
       </c>
       <c r="L204">
-        <v>2079</v>
+        <v>2180</v>
       </c>
       <c r="M204">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N204" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O204" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P204" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q204">
         <v>0</v>
       </c>
       <c r="R204">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="S204" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Emerson Soares</v>
+        <v>Thiago Moreira</v>
       </c>
       <c r="B205" t="str">
-        <v>+55 (14) 98645-8955</v>
+        <v>+55 (54) 92984-2867</v>
       </c>
       <c r="C205" t="str">
-        <v>https://wa.me/5514986458955</v>
+        <v>https://wa.me/5554929842867</v>
       </c>
       <c r="D205" t="str">
-        <v>emerson.soares@outlook.com</v>
+        <v>thiago.moreira@uol.com.br</v>
       </c>
       <c r="E205" t="str">
-        <v>Bauru</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F205" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G205" t="str">
         <v>Ativo</v>
       </c>
       <c r="H205">
-        <v>4</v>
+        <v>68</v>
       </c>
       <c r="I205" t="str">
-        <v>16/08/2026</v>
+        <v>11/08/2026</v>
       </c>
       <c r="J205">
         <v>1</v>
       </c>
       <c r="K205">
-        <v>2050</v>
+        <v>2090</v>
       </c>
       <c r="L205">
-        <v>2050</v>
+        <v>2090</v>
       </c>
       <c r="M205">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N205" t="str">
         <v>Derby</v>
       </c>
       <c r="O205" t="str">
         <v>conhaque</v>
       </c>
       <c r="P205" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q205">
         <v>0</v>
       </c>
       <c r="R205">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="S205" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Eduardo Lacerda</v>
+        <v>Raul Moraes</v>
       </c>
       <c r="B206" t="str">
-        <v>+55 (81) 96202-9190</v>
+        <v>+55 (34) 92692-5990</v>
       </c>
       <c r="C206" t="str">
-        <v>https://wa.me/5581962029190</v>
+        <v>https://wa.me/5534926925990</v>
       </c>
       <c r="D206" t="str">
-        <v>eduardo.lacerda@yahoo.com.br</v>
+        <v/>
       </c>
       <c r="E206" t="str">
-        <v>Recife</v>
+        <v>Uberlandia</v>
       </c>
       <c r="F206" t="str">
-        <v>PE</v>
+        <v>MG</v>
       </c>
       <c r="G206" t="str">
         <v>Ativo</v>
       </c>
       <c r="H206">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="I206" t="str">
-        <v>13/07/2026</v>
+        <v>16/08/2026</v>
       </c>
       <c r="J206">
         <v>1</v>
       </c>
       <c r="K206">
-        <v>1990</v>
+        <v>2090</v>
       </c>
       <c r="L206">
-        <v>1990</v>
+        <v>2090</v>
       </c>
       <c r="M206">
         <v>41</v>
       </c>
       <c r="N206" t="str">
         <v>Derby</v>
       </c>
       <c r="O206" t="str">
-        <v>bordo</v>
+        <v>azul</v>
       </c>
       <c r="P206" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q206">
         <v>0</v>
       </c>
       <c r="R206">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="S206" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Marcio Batista</v>
+        <v>Samuel Lopes</v>
       </c>
       <c r="B207" t="str">
-        <v>+55 (65) 91973-2385</v>
+        <v>+55 (91) 3293-2681</v>
       </c>
       <c r="C207" t="str">
-        <v>https://wa.me/5565919732385</v>
+        <v/>
       </c>
       <c r="D207" t="str">
-        <v>marcio.batista@hotmail.com</v>
+        <v>samuel.lopes@hotmail.com</v>
       </c>
       <c r="E207" t="str">
-        <v>Cuiaba</v>
+        <v>Belem</v>
       </c>
       <c r="F207" t="str">
-        <v>MT</v>
+        <v>PA</v>
       </c>
       <c r="G207" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H207">
-        <v>27</v>
+        <v>728</v>
       </c>
       <c r="I207" t="str">
-        <v>24/07/2026</v>
+        <v>20/10/2024</v>
       </c>
       <c r="J207">
         <v>1</v>
       </c>
       <c r="K207">
-        <v>1990</v>
+        <v>2090</v>
       </c>
       <c r="L207">
-        <v>1990</v>
+        <v>2090</v>
       </c>
       <c r="M207">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="N207" t="str">
         <v>Derby</v>
       </c>
       <c r="O207" t="str">
         <v>conhaque</v>
       </c>
       <c r="P207" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q207">
         <v>0</v>
       </c>
       <c r="R207">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="S207" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Mauricio Medeiros</v>
+        <v>Eduardo Pacheco Nunes</v>
       </c>
       <c r="B208" t="str">
-        <v>+55 (62) 91234-3957</v>
+        <v>+55 (32) 99178-1357</v>
       </c>
       <c r="C208" t="str">
-        <v>https://wa.me/5562912343957</v>
+        <v>https://wa.me/5532991781357</v>
       </c>
       <c r="D208" t="str">
-        <v>mauricio.medeiros@hotmail.com</v>
+        <v>eduardo.pacheco@uol.com.br</v>
       </c>
       <c r="E208" t="str">
-        <v>Goiania</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F208" t="str">
-        <v>GO</v>
+        <v>MG</v>
       </c>
       <c r="G208" t="str">
-        <v>Ativo</v>
+        <v>2 anos ou mais</v>
       </c>
       <c r="H208">
-        <v>12</v>
+        <v>757</v>
       </c>
       <c r="I208" t="str">
-        <v>08/08/2026</v>
+        <v>21/09/2024</v>
       </c>
       <c r="J208">
         <v>1</v>
       </c>
       <c r="K208">
-        <v>1950</v>
+        <v>2090</v>
       </c>
       <c r="L208">
-        <v>1950</v>
+        <v>2090</v>
       </c>
       <c r="M208">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N208" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O208" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P208" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q208">
         <v>0</v>
       </c>
       <c r="R208">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="S208" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Alexandre Freitas Andrade</v>
+        <v>Roberto Marques</v>
       </c>
       <c r="B209" t="str">
-        <v>+55 (43) 96651-6027</v>
+        <v>+55 (31) 92480-1058</v>
       </c>
       <c r="C209" t="str">
-        <v>https://wa.me/5543966516027</v>
+        <v>https://wa.me/5531924801058</v>
       </c>
       <c r="D209" t="str">
-        <v>alexandre.freitas@hotmail.com</v>
+        <v>roberto.marques@icloud.com</v>
       </c>
       <c r="E209" t="str">
-        <v>Londrina</v>
+        <v>Belo Horizonte</v>
       </c>
       <c r="F209" t="str">
-        <v>PR</v>
+        <v>MG</v>
       </c>
       <c r="G209" t="str">
         <v>Ativo</v>
       </c>
       <c r="H209">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="I209" t="str">
-        <v>09/08/2026</v>
+        <v>10/08/2026</v>
       </c>
       <c r="J209">
         <v>1</v>
       </c>
       <c r="K209">
-        <v>1890</v>
+        <v>2090</v>
       </c>
       <c r="L209">
-        <v>1890</v>
+        <v>2090</v>
       </c>
       <c r="M209">
         <v>43</v>
       </c>
       <c r="N209" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O209" t="str">
         <v>preto</v>
       </c>
       <c r="P209" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q209">
         <v>0</v>
       </c>
       <c r="R209">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="S209" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Bruno Martins</v>
+        <v>Rogerio Miranda</v>
       </c>
       <c r="B210" t="str">
-        <v>5,51199E+12</v>
+        <v>+55 (16) 95168-9255</v>
       </c>
       <c r="C210" t="str">
-        <v/>
+        <v>https://wa.me/5516951689255</v>
       </c>
       <c r="D210" t="str">
-        <v>bruno.martins@icloud.com</v>
+        <v>rogerio.miranda@yahoo.com.br</v>
       </c>
       <c r="E210" t="str">
-        <v>Campinas</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F210" t="str">
         <v>SP</v>
       </c>
       <c r="G210" t="str">
-        <v>6 a 12 meses sem comprar</v>
+        <v>Ativo</v>
       </c>
       <c r="H210">
-        <v>196</v>
+        <v>78</v>
       </c>
       <c r="I210" t="str">
-        <v>05/02/2026</v>
+        <v>01/08/2026</v>
       </c>
       <c r="J210">
         <v>1</v>
       </c>
       <c r="K210">
-        <v>1890</v>
+        <v>2079</v>
       </c>
       <c r="L210">
-        <v>1890</v>
+        <v>2079</v>
       </c>
       <c r="M210">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N210" t="str">
-        <v>Loafer</v>
+        <v>Derby</v>
       </c>
       <c r="O210" t="str">
-        <v>bordo</v>
+        <v>marrom</v>
       </c>
       <c r="P210" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q210">
         <v>0</v>
       </c>
       <c r="R210">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="S210" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Fernando Tavares</v>
+        <v>Emerson Soares</v>
       </c>
       <c r="B211" t="str">
-        <v>+55 (82) 97243-3555</v>
+        <v>+55 (14) 98645-8955</v>
       </c>
       <c r="C211" t="str">
-        <v>https://wa.me/5582972433555</v>
+        <v>https://wa.me/5514986458955</v>
       </c>
       <c r="D211" t="str">
-        <v>fernando.tavares@uol.com.br</v>
+        <v>emerson.soares@outlook.com</v>
       </c>
       <c r="E211" t="str">
-        <v>Maceio</v>
+        <v>Bauru</v>
       </c>
       <c r="F211" t="str">
-        <v>AL</v>
+        <v>SP</v>
       </c>
       <c r="G211" t="str">
         <v>Ativo</v>
       </c>
       <c r="H211">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="I211" t="str">
-        <v>28/07/2026</v>
+        <v>16/08/2026</v>
       </c>
       <c r="J211">
         <v>1</v>
       </c>
       <c r="K211">
-        <v>1890</v>
+        <v>2050</v>
       </c>
       <c r="L211">
-        <v>1890</v>
+        <v>2050</v>
       </c>
       <c r="M211">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="N211" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O211" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P211" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q211">
         <v>0</v>
       </c>
       <c r="R211">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="S211" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Bernardo Moreira Queiroz</v>
+        <v>Mauricio Medeiros</v>
       </c>
       <c r="B212" t="str">
-        <v>+55 (83) 99636-7532</v>
+        <v>+55 (62) 91234-3957</v>
       </c>
       <c r="C212" t="str">
-        <v>https://wa.me/5583996367532</v>
+        <v>https://wa.me/5562912343957</v>
       </c>
       <c r="D212" t="str">
-        <v>bernardo.moreira@gmail.com</v>
+        <v>mauricio.medeiros@hotmail.com</v>
       </c>
       <c r="E212" t="str">
-        <v>Joao Pessoa</v>
+        <v>Goiania</v>
       </c>
       <c r="F212" t="str">
-        <v>PB</v>
+        <v>GO</v>
       </c>
       <c r="G212" t="str">
         <v>Ativo</v>
       </c>
       <c r="H212">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="I212" t="str">
-        <v>17/07/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J212">
         <v>1</v>
       </c>
       <c r="K212">
-        <v>1890</v>
+        <v>1950</v>
       </c>
       <c r="L212">
-        <v>1890</v>
+        <v>1950</v>
       </c>
       <c r="M212">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N212" t="str">
         <v>Oxford</v>
       </c>
       <c r="O212" t="str">
         <v>preto</v>
       </c>
       <c r="P212" t="str">
         <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q212">
         <v>0</v>
       </c>
       <c r="R212">
         <v>50</v>
       </c>
       <c r="S212" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Leandro Soares Duarte</v>
+        <v>Alexandre Freitas Andrade</v>
       </c>
       <c r="B213" t="str">
-        <v>+55 (11) 97666-9443</v>
+        <v>+55 (43) 96651-6027</v>
       </c>
       <c r="C213" t="str">
-        <v>https://wa.me/5511976669443</v>
+        <v>https://wa.me/5543966516027</v>
       </c>
       <c r="D213" t="str">
-        <v>leandro.soares@hotmail.com</v>
+        <v>alexandre.freitas@hotmail.com</v>
       </c>
       <c r="E213" t="str">
-        <v>Sao Paulo</v>
+        <v>Londrina</v>
       </c>
       <c r="F213" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G213" t="str">
         <v>Ativo</v>
       </c>
       <c r="H213">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="I213" t="str">
-        <v>11/07/2026</v>
+        <v>09/08/2026</v>
       </c>
       <c r="J213">
         <v>1</v>
       </c>
       <c r="K213">
         <v>1890</v>
       </c>
       <c r="L213">
         <v>1890</v>
       </c>
       <c r="M213">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N213" t="str">
         <v>Oxford</v>
       </c>
       <c r="O213" t="str">
         <v>preto</v>
       </c>
       <c r="P213" t="str">
         <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q213">
         <v>0</v>
       </c>
       <c r="R213">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S213" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Andre Queiroz Castro</v>
+        <v>Bruno Martins</v>
       </c>
       <c r="B214" t="str">
-        <v>+55 (83) 99849-8035</v>
+        <v>5,51199E+12</v>
       </c>
       <c r="C214" t="str">
-        <v>https://wa.me/5583998498035</v>
+        <v/>
       </c>
       <c r="D214" t="str">
-        <v/>
+        <v>bruno.martins@icloud.com</v>
       </c>
       <c r="E214" t="str">
-        <v>Joao Pessoa</v>
+        <v>Campinas</v>
       </c>
       <c r="F214" t="str">
-        <v>PB</v>
+        <v>SP</v>
       </c>
       <c r="G214" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H214">
-        <v>433</v>
+        <v>255</v>
       </c>
       <c r="I214" t="str">
-        <v>13/06/2025</v>
+        <v>05/02/2026</v>
       </c>
       <c r="J214">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K214">
-        <v>1170</v>
+        <v>1890</v>
       </c>
       <c r="L214">
-        <v>585</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1890</v>
+      </c>
+      <c r="M214">
+        <v>44</v>
       </c>
       <c r="N214" t="str">
-        <v/>
+        <v>Loafer</v>
       </c>
       <c r="O214" t="str">
-        <v/>
+        <v>bordo</v>
       </c>
       <c r="P214" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q214">
         <v>0</v>
       </c>
       <c r="R214">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="S214" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Marcelo Costa Mendes</v>
+        <v>Roberto Pinto</v>
       </c>
       <c r="B215" t="str">
-        <v>+55 (51) 91601-2235</v>
+        <v>+55 (41) 94340-8426</v>
       </c>
       <c r="C215" t="str">
-        <v>https://wa.me/5551916012235</v>
+        <v>https://wa.me/5541943408426</v>
       </c>
       <c r="D215" t="str">
-        <v>marcelo.costa@uol.com.br</v>
+        <v>roberto.pinto@outlook.com</v>
       </c>
       <c r="E215" t="str">
-        <v>Porto Alegre</v>
+        <v>Curitiba</v>
       </c>
       <c r="F215" t="str">
-        <v>RS</v>
+        <v>PR</v>
       </c>
       <c r="G215" t="str">
-        <v>Ativo</v>
+        <v>2 anos ou mais</v>
       </c>
       <c r="H215">
-        <v>19</v>
+        <v>753</v>
       </c>
       <c r="I215" t="str">
-        <v>01/08/2026</v>
+        <v>25/09/2024</v>
       </c>
       <c r="J215">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K215">
-        <v>1027</v>
+        <v>1890</v>
       </c>
       <c r="L215">
-        <v>256.75</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1890</v>
+      </c>
+      <c r="M215">
+        <v>43</v>
       </c>
       <c r="N215" t="str">
-        <v/>
+        <v>Loafer</v>
       </c>
       <c r="O215" t="str">
-        <v/>
+        <v>azul</v>
       </c>
       <c r="P215" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q215">
         <v>0</v>
       </c>
       <c r="R215">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="S215" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Flavio Castro</v>
+        <v>Andre Queiroz Castro</v>
       </c>
       <c r="B216" t="str">
-        <v>+55 (62) 93962-0560</v>
+        <v>+55 (83) 99849-8035</v>
       </c>
       <c r="C216" t="str">
-        <v>https://wa.me/5562939620560</v>
+        <v>https://wa.me/5583998498035</v>
       </c>
       <c r="D216" t="str">
-        <v>flavio.castro@yahoo.com.br</v>
+        <v/>
       </c>
       <c r="E216" t="str">
-        <v>Goiania</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F216" t="str">
-        <v>GO</v>
+        <v>PB</v>
       </c>
       <c r="G216" t="str">
-        <v>Ativo</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H216">
-        <v>25</v>
+        <v>492</v>
       </c>
       <c r="I216" t="str">
-        <v>26/07/2026</v>
+        <v>13/06/2025</v>
       </c>
       <c r="J216">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K216">
-        <v>390</v>
+        <v>1170</v>
       </c>
       <c r="L216">
-        <v>390</v>
+        <v>585</v>
       </c>
       <c r="M216" t="str">
         <v/>
       </c>
       <c r="N216" t="str">
         <v/>
       </c>
       <c r="O216" t="str">
         <v/>
       </c>
       <c r="P216" t="str">
         <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q216">
         <v>0</v>
       </c>
       <c r="R216">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="S216" t="str">
         <v/>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Rodrigo Fernandes</v>
+        <v>Fabio Ramos</v>
       </c>
       <c r="B217" t="str">
-        <v>+55 (84) 94334-0338</v>
+        <v>+55 (16) 93961-0348</v>
       </c>
       <c r="C217" t="str">
-        <v>https://wa.me/5584943340338</v>
+        <v>https://wa.me/5516939610348</v>
       </c>
       <c r="D217" t="str">
-        <v>rodrigo.fernandes@gmail.com</v>
+        <v>fabio.ramos@outlook.com</v>
       </c>
       <c r="E217" t="str">
-        <v>Natal</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F217" t="str">
-        <v>RN</v>
+        <v>SP</v>
       </c>
       <c r="G217" t="str">
-        <v>Ativo</v>
+        <v>2 anos ou mais</v>
       </c>
       <c r="H217">
-        <v>8</v>
+        <v>829</v>
       </c>
       <c r="I217" t="str">
-        <v>12/08/2026</v>
+        <v>11/07/2024</v>
       </c>
       <c r="J217">
         <v>1</v>
       </c>
       <c r="K217">
         <v>390</v>
       </c>
       <c r="L217">
         <v>390</v>
       </c>
       <c r="M217" t="str">
         <v/>
       </c>
       <c r="N217" t="str">
         <v/>
       </c>
       <c r="O217" t="str">
         <v/>
       </c>
       <c r="P217" t="str">
         <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q217">
         <v>0</v>
       </c>
       <c r="R217">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="S217" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Fabio Ramos</v>
+        <v>Diego Monteiro</v>
       </c>
       <c r="B218" t="str">
-        <v>+55 (16) 93961-0348</v>
+        <v>+55 (51) 97984-5751</v>
       </c>
       <c r="C218" t="str">
-        <v>https://wa.me/5516939610348</v>
+        <v>https://wa.me/5551979845751</v>
       </c>
       <c r="D218" t="str">
-        <v>fabio.ramos@outlook.com</v>
+        <v>diego.monteiro@yahoo.com.br</v>
       </c>
       <c r="E218" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F218" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G218" t="str">
-        <v>2 anos ou mais</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H218">
-        <v>770</v>
+        <v>581</v>
       </c>
       <c r="I218" t="str">
-        <v>11/07/2024</v>
+        <v>16/03/2025</v>
       </c>
       <c r="J218">
         <v>1</v>
       </c>
       <c r="K218">
-        <v>390</v>
+        <v>290</v>
       </c>
       <c r="L218">
-        <v>390</v>
+        <v>290</v>
       </c>
       <c r="M218" t="str">
         <v/>
       </c>
       <c r="N218" t="str">
         <v/>
       </c>
       <c r="O218" t="str">
         <v/>
       </c>
       <c r="P218" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q218">
         <v>0</v>
       </c>
       <c r="R218">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="S218" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Diego Monteiro</v>
+        <v>Lucas Oliveira</v>
       </c>
       <c r="B219" t="str">
-        <v>+55 (51) 97984-5751</v>
+        <v>+55 (91) 94267-3349</v>
       </c>
       <c r="C219" t="str">
-        <v>https://wa.me/5551979845751</v>
+        <v>https://wa.me/5591942673349</v>
       </c>
       <c r="D219" t="str">
-        <v>diego.monteiro@yahoo.com.br</v>
+        <v>lucas.oliveira@gmail.com</v>
       </c>
       <c r="E219" t="str">
-        <v>Porto Alegre</v>
+        <v>Belem</v>
       </c>
       <c r="F219" t="str">
-        <v>RS</v>
+        <v>PA</v>
       </c>
       <c r="G219" t="str">
-        <v>1 a 2 anos sem comprar</v>
+        <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H219">
-        <v>522</v>
+        <v>149</v>
       </c>
       <c r="I219" t="str">
-        <v>16/03/2025</v>
+        <v>22/05/2026</v>
       </c>
       <c r="J219">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K219">
-        <v>290</v>
+        <v>238</v>
       </c>
       <c r="L219">
-        <v>290</v>
+        <v>119</v>
       </c>
       <c r="M219" t="str">
         <v/>
       </c>
       <c r="N219" t="str">
         <v/>
       </c>
       <c r="O219" t="str">
         <v/>
       </c>
       <c r="P219" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Creme Nutridor Saphir | Pommadier</v>
       </c>
       <c r="Q219">
         <v>0</v>
       </c>
       <c r="R219">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="S219" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Lucas Oliveira</v>
+        <v>Jose Correia Coutinho</v>
       </c>
       <c r="B220" t="str">
-        <v>+55 (91) 94267-3349</v>
+        <v>+55 (51) 95778-5900</v>
       </c>
       <c r="C220" t="str">
-        <v>https://wa.me/5591942673349</v>
+        <v>https://wa.me/5551957785900</v>
       </c>
       <c r="D220" t="str">
-        <v>lucas.oliveira@gmail.com</v>
+        <v>jose.correia@uol.com.br</v>
       </c>
       <c r="E220" t="str">
-        <v>Belem</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F220" t="str">
-        <v>PA</v>
+        <v>RS</v>
       </c>
       <c r="G220" t="str">
-        <v>3 a 6 meses sem comprar</v>
+        <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H220">
-        <v>90</v>
+        <v>468</v>
       </c>
       <c r="I220" t="str">
-        <v>22/05/2026</v>
+        <v>07/07/2025</v>
       </c>
       <c r="J220">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K220">
-        <v>238</v>
+        <v>89</v>
       </c>
       <c r="L220">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="M220" t="str">
         <v/>
       </c>
       <c r="N220" t="str">
         <v/>
       </c>
       <c r="O220" t="str">
         <v/>
       </c>
       <c r="P220" t="str">
-        <v>Creme Nutridor Saphir | Pommadier</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q220">
         <v>0</v>
       </c>
       <c r="R220">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="S220" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Jose Correia Coutinho</v>
+        <v>Heitor Souza Soares</v>
       </c>
       <c r="B221" t="str">
-        <v>+55 (51) 95778-5900</v>
+        <v>+55 (54) 98282-6899</v>
       </c>
       <c r="C221" t="str">
-        <v>https://wa.me/5551957785900</v>
+        <v>https://wa.me/5554982826899</v>
       </c>
       <c r="D221" t="str">
-        <v>jose.correia@uol.com.br</v>
+        <v>heitor.souza@uol.com.br</v>
       </c>
       <c r="E221" t="str">
-        <v>Porto Alegre</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F221" t="str">
         <v>RS</v>
       </c>
       <c r="G221" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H221">
-        <v>409</v>
+        <v>380</v>
       </c>
       <c r="I221" t="str">
-        <v>07/07/2025</v>
+        <v>03/10/2025</v>
       </c>
       <c r="J221">
         <v>1</v>
       </c>
       <c r="K221">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="L221">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="M221" t="str">
         <v/>
       </c>
       <c r="N221" t="str">
         <v/>
       </c>
       <c r="O221" t="str">
         <v/>
       </c>
       <c r="P221" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q221">
         <v>0</v>
       </c>
       <c r="R221">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="S221" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:S221"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Clientes</vt:lpstr>