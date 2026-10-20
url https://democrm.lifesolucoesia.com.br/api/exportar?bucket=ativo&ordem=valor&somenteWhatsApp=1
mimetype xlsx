--- v0 (2026-08-22)
+++ v1 (2026-10-20)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S111"/>
+  <dimension ref="A1:S43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="26.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="30.83203125" customWidth="1"/>
     <col min="4" max="4" width="26.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="5.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="8.83203125" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
     <col min="12" max="12" width="12.83203125" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="16.83203125" customWidth="1"/>
     <col min="15" max="15" width="14.83203125" customWidth="1"/>
     <col min="16" max="16" width="34.83203125" customWidth="1"/>
     <col min="17" max="17" width="9.83203125" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" customWidth="1"/>
     <col min="19" max="19" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -518,6520 +518,2508 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Paulo Machado Magalhaes</v>
       </c>
       <c r="B2" t="str">
         <v>+55 (21) 99251-9721</v>
       </c>
       <c r="C2" t="str">
         <v>https://wa.me/5521992519721</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v>Rio de Janeiro</v>
       </c>
       <c r="F2" t="str">
         <v>RJ</v>
       </c>
       <c r="G2" t="str">
         <v>Ativo</v>
       </c>
       <c r="H2">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="I2" t="str">
         <v>26/07/2026</v>
       </c>
       <c r="J2">
         <v>5</v>
       </c>
       <c r="K2">
         <v>12620</v>
       </c>
       <c r="L2">
         <v>2524</v>
       </c>
       <c r="M2">
         <v>41</v>
       </c>
       <c r="N2" t="str">
         <v>Oxford</v>
       </c>
       <c r="O2" t="str">
         <v>preto</v>
       </c>
       <c r="P2" t="str">
         <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q2">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="R2">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="S2" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Hugo Pinheiro Barros</v>
       </c>
       <c r="B3" t="str">
         <v>+55 (61) 98406-5011</v>
       </c>
       <c r="C3" t="str">
         <v>https://wa.me/5561984065011</v>
       </c>
       <c r="D3" t="str">
         <v>hugo.pinheiro@icloud.com</v>
       </c>
       <c r="E3" t="str">
         <v>Brasilia</v>
       </c>
       <c r="F3" t="str">
         <v>DF</v>
       </c>
       <c r="G3" t="str">
         <v>Ativo</v>
       </c>
       <c r="H3">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="I3" t="str">
         <v>08/08/2026</v>
       </c>
       <c r="J3">
         <v>5</v>
       </c>
       <c r="K3">
         <v>11689</v>
       </c>
       <c r="L3">
         <v>2337.8</v>
       </c>
       <c r="M3">
         <v>41</v>
       </c>
       <c r="N3" t="str">
         <v>Oxford</v>
       </c>
       <c r="O3" t="str">
         <v>preto</v>
       </c>
       <c r="P3" t="str">
         <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="R3">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Leonardo Silva Pinheiro</v>
       </c>
       <c r="B4" t="str">
         <v>+55 (62) 97253-9118</v>
       </c>
       <c r="C4" t="str">
         <v>https://wa.me/5562972539118</v>
       </c>
       <c r="D4" t="str">
         <v>leonardo.silva@icloud.com</v>
       </c>
       <c r="E4" t="str">
         <v>Goiania</v>
       </c>
       <c r="F4" t="str">
         <v>GO</v>
       </c>
       <c r="G4" t="str">
         <v>Ativo</v>
       </c>
       <c r="H4">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="I4" t="str">
         <v>01/08/2026</v>
       </c>
       <c r="J4">
         <v>5</v>
       </c>
       <c r="K4">
         <v>11210</v>
       </c>
       <c r="L4">
         <v>2242</v>
       </c>
       <c r="M4">
         <v>46</v>
       </c>
       <c r="N4" t="str">
         <v>Oxford</v>
       </c>
       <c r="O4" t="str">
         <v>marrom</v>
       </c>
       <c r="P4" t="str">
         <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q4">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="R4">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="S4" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Otavio Rodrigues</v>
+        <v>Guilherme Medeiros Queiroz</v>
       </c>
       <c r="B5" t="str">
-        <v>+55 (11) 96649-7237</v>
+        <v>+55 (54) 94142-9777</v>
       </c>
       <c r="C5" t="str">
-        <v>https://wa.me/5511966497237</v>
+        <v>https://wa.me/5554941429777</v>
       </c>
       <c r="D5" t="str">
-        <v>otavio.rodrigues@hotmail.com</v>
+        <v>guilherme.medeiros@hotmail.com</v>
       </c>
       <c r="E5" t="str">
-        <v>Sao Paulo</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F5" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G5" t="str">
         <v>Ativo</v>
       </c>
       <c r="H5">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="I5" t="str">
-        <v>19/06/2026</v>
+        <v>04/08/2026</v>
       </c>
       <c r="J5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K5">
-        <v>10999</v>
+        <v>8309</v>
       </c>
       <c r="L5">
-        <v>2199.8</v>
+        <v>2077.25</v>
       </c>
       <c r="M5">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="N5" t="str">
         <v>Oxford</v>
       </c>
       <c r="O5" t="str">
         <v>preto</v>
       </c>
       <c r="P5" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q5">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="R5">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="S5" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Rafael Guimaraes</v>
+        <v>Flavio Xavier</v>
       </c>
       <c r="B6" t="str">
-        <v>+55 (91) 96031-5383</v>
+        <v>+55 (43) 94926-0435</v>
       </c>
       <c r="C6" t="str">
-        <v>https://wa.me/5591960315383</v>
+        <v>https://wa.me/5543949260435</v>
       </c>
       <c r="D6" t="str">
-        <v>rafael.guimaraes@gmail.com</v>
+        <v>flavio.xavier@hotmail.com</v>
       </c>
       <c r="E6" t="str">
-        <v>Belem</v>
+        <v>Londrina</v>
       </c>
       <c r="F6" t="str">
-        <v>PA</v>
+        <v>PR</v>
       </c>
       <c r="G6" t="str">
         <v>Ativo</v>
       </c>
       <c r="H6">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="I6" t="str">
-        <v>12/06/2026</v>
+        <v>27/07/2026</v>
       </c>
       <c r="J6">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K6">
-        <v>10940</v>
+        <v>7450</v>
       </c>
       <c r="L6">
-        <v>2188</v>
+        <v>2483.33</v>
       </c>
       <c r="M6">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O6" t="str">
-        <v>preto</v>
+        <v>whisky</v>
       </c>
       <c r="P6" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q6">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="R6">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S6" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Gilberto Sampaio</v>
+        <v>Nicolas Bittencourt</v>
       </c>
       <c r="B7" t="str">
-        <v>+55 (11) 91398-5772</v>
+        <v>+55 (19) 96115-4284</v>
       </c>
       <c r="C7" t="str">
-        <v>https://wa.me/5511913985772</v>
+        <v>https://wa.me/5519961154284</v>
       </c>
       <c r="D7" t="str">
-        <v>gilberto.sampaio@gmail.com</v>
+        <v>nicolas.bittencourt@gmail.com</v>
       </c>
       <c r="E7" t="str">
-        <v>Sao Paulo</v>
+        <v>Campinas</v>
       </c>
       <c r="F7" t="str">
         <v>SP</v>
       </c>
       <c r="G7" t="str">
         <v>Ativo</v>
       </c>
       <c r="H7">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="I7" t="str">
-        <v>20/07/2026</v>
+        <v>03/08/2026</v>
       </c>
       <c r="J7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K7">
-        <v>10018</v>
+        <v>7360</v>
       </c>
       <c r="L7">
-        <v>2003.6</v>
+        <v>2453.33</v>
       </c>
       <c r="M7">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N7" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O7" t="str">
-        <v>whisky</v>
+        <v>marrom</v>
       </c>
       <c r="P7" t="str">
         <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q7">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="R7">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="S7" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Sergio Cunha</v>
+        <v>Daniel Machado</v>
       </c>
       <c r="B8" t="str">
-        <v>+55 (22) 99443-0316</v>
+        <v>+55 (15) 97648-2152</v>
       </c>
       <c r="C8" t="str">
-        <v>https://wa.me/5522994430316</v>
+        <v>https://wa.me/5515976482152</v>
       </c>
       <c r="D8" t="str">
+        <v>daniel.machado@outlook.com</v>
+      </c>
+      <c r="E8" t="str">
+        <v>Sorocaba</v>
+      </c>
+      <c r="F8" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G8" t="str">
+        <v>Ativo</v>
+      </c>
+      <c r="H8">
+        <v>83</v>
+      </c>
+      <c r="I8" t="str">
+        <v>27/07/2026</v>
+      </c>
+      <c r="J8">
+        <v>5</v>
+      </c>
+      <c r="K8">
+        <v>7279</v>
+      </c>
+      <c r="L8">
+        <v>1455.8</v>
+      </c>
+      <c r="M8">
+        <v>40</v>
+      </c>
+      <c r="N8" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O8" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P8" t="str">
+        <v>Chelsea Masculina | Neo</v>
+      </c>
+      <c r="Q8">
+        <v>14</v>
+      </c>
+      <c r="R8">
+        <v>68</v>
+      </c>
+      <c r="S8" t="str">
         <v/>
-      </c>
-[...43 lines deleted...]
-        <v>John</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Rafael Ribeiro Nogueira</v>
+        <v>Sergio Medeiros Pacheco</v>
       </c>
       <c r="B9" t="str">
-        <v>+55 (43) 96128-1503</v>
+        <v>+55 (98) 99566-2089</v>
       </c>
       <c r="C9" t="str">
-        <v>https://wa.me/5543961281503</v>
+        <v>https://wa.me/5598995662089</v>
       </c>
       <c r="D9" t="str">
-        <v/>
+        <v>sergio.medeiros@outlook.com</v>
       </c>
       <c r="E9" t="str">
-        <v>Londrina</v>
+        <v>Sao Luis</v>
       </c>
       <c r="F9" t="str">
-        <v>PR</v>
+        <v>MA</v>
       </c>
       <c r="G9" t="str">
         <v>Ativo</v>
       </c>
       <c r="H9">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="I9" t="str">
-        <v>26/06/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K9">
-        <v>8620</v>
+        <v>7260</v>
       </c>
       <c r="L9">
-        <v>2155</v>
+        <v>2420</v>
       </c>
       <c r="M9">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="N9" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O9" t="str">
-        <v>marrom</v>
+        <v>conhaque</v>
       </c>
       <c r="P9" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q9">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="R9">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S9" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Alexandre Miranda</v>
+        <v>Samuel Xavier</v>
       </c>
       <c r="B10" t="str">
-        <v>+55 (98) 92725-2114</v>
+        <v>+55 (14) 99823-7271</v>
       </c>
       <c r="C10" t="str">
-        <v>https://wa.me/5598927252114</v>
+        <v>https://wa.me/5514998237271</v>
       </c>
       <c r="D10" t="str">
-        <v>alexandre.miranda@hotmail.com</v>
+        <v>samuel.xavier@outlook.com</v>
       </c>
       <c r="E10" t="str">
-        <v>Sao Luis</v>
+        <v>Bauru</v>
       </c>
       <c r="F10" t="str">
-        <v>MA</v>
+        <v>SP</v>
       </c>
       <c r="G10" t="str">
         <v>Ativo</v>
       </c>
       <c r="H10">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="I10" t="str">
-        <v>03/06/2026</v>
+        <v>12/08/2026</v>
       </c>
       <c r="J10">
         <v>4</v>
       </c>
       <c r="K10">
-        <v>8560</v>
+        <v>7138</v>
       </c>
       <c r="L10">
-        <v>2140</v>
+        <v>1784.5</v>
       </c>
       <c r="M10">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N10" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O10" t="str">
         <v>conhaque</v>
       </c>
       <c r="P10" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q10">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="R10">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="S10" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Augusto Nunes</v>
+        <v>Victor Macedo Nogueira</v>
       </c>
       <c r="B11" t="str">
-        <v>+55 (81) 98963-2760</v>
+        <v>+55 (11) 93957-2130</v>
       </c>
       <c r="C11" t="str">
-        <v>https://wa.me/5581989632760</v>
+        <v>https://wa.me/5511939572130</v>
       </c>
       <c r="D11" t="str">
-        <v>augusto.nunes@uol.com.br</v>
+        <v/>
       </c>
       <c r="E11" t="str">
-        <v>Recife</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F11" t="str">
-        <v>PE</v>
+        <v>SP</v>
       </c>
       <c r="G11" t="str">
         <v>Ativo</v>
       </c>
       <c r="H11">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="I11" t="str">
-        <v>04/06/2026</v>
+        <v>07/08/2026</v>
       </c>
       <c r="J11">
         <v>3</v>
       </c>
       <c r="K11">
-        <v>8418</v>
+        <v>6659</v>
       </c>
       <c r="L11">
-        <v>2806</v>
+        <v>2219.67</v>
       </c>
       <c r="M11">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="N11" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O11" t="str">
-        <v>marrom</v>
+        <v>whisky</v>
       </c>
       <c r="P11" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q11">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="R11">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="S11" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Samuel Araujo</v>
+        <v>Silvio Freitas Rocha</v>
       </c>
       <c r="B12" t="str">
-        <v>+55 (15) 91581-4385</v>
+        <v>+55 (54) 93426-0697</v>
       </c>
       <c r="C12" t="str">
-        <v>https://wa.me/5515915814385</v>
+        <v>https://wa.me/5554934260697</v>
       </c>
       <c r="D12" t="str">
-        <v>samuel.araujo@outlook.com</v>
+        <v>silvio.freitas@uol.com.br</v>
       </c>
       <c r="E12" t="str">
-        <v>Sorocaba</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F12" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G12" t="str">
         <v>Ativo</v>
       </c>
       <c r="H12">
+        <v>66</v>
+      </c>
+      <c r="I12" t="str">
+        <v>13/08/2026</v>
+      </c>
+      <c r="J12">
+        <v>3</v>
+      </c>
+      <c r="K12">
+        <v>6370</v>
+      </c>
+      <c r="L12">
+        <v>2123.33</v>
+      </c>
+      <c r="M12">
+        <v>42</v>
+      </c>
+      <c r="N12" t="str">
+        <v>Monk Strap</v>
+      </c>
+      <c r="O12" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P12" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q12">
         <v>44</v>
       </c>
-      <c r="I12" t="str">
-[...25 lines deleted...]
-      </c>
       <c r="R12">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="S12" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Guilherme Medeiros Queiroz</v>
+        <v>Raul Rezende</v>
       </c>
       <c r="B13" t="str">
-        <v>+55 (54) 94142-9777</v>
+        <v>+55 (27) 94299-0111</v>
       </c>
       <c r="C13" t="str">
-        <v>https://wa.me/5554941429777</v>
+        <v>https://wa.me/5527942990111</v>
       </c>
       <c r="D13" t="str">
-        <v>guilherme.medeiros@hotmail.com</v>
+        <v>raul.rezende@outlook.com</v>
       </c>
       <c r="E13" t="str">
-        <v>Caxias do Sul</v>
+        <v>Vitoria</v>
       </c>
       <c r="F13" t="str">
-        <v>RS</v>
+        <v>ES</v>
       </c>
       <c r="G13" t="str">
         <v>Ativo</v>
       </c>
       <c r="H13">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="I13" t="str">
-        <v>04/08/2026</v>
+        <v>22/07/2026</v>
       </c>
       <c r="J13">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K13">
-        <v>8309</v>
+        <v>5380</v>
       </c>
       <c r="L13">
-        <v>2077.25</v>
+        <v>2690</v>
       </c>
       <c r="M13">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N13" t="str">
         <v>Oxford</v>
       </c>
       <c r="O13" t="str">
         <v>preto</v>
       </c>
       <c r="P13" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q13">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="R13">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S13" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Juliano Rezende</v>
+        <v>Ronaldo Monteiro Leite</v>
       </c>
       <c r="B14" t="str">
-        <v>+55 (11) 93383-8207</v>
+        <v>+55 (51) 94322-2692</v>
       </c>
       <c r="C14" t="str">
-        <v>https://wa.me/5511933838207</v>
+        <v>https://wa.me/5551943222692</v>
       </c>
       <c r="D14" t="str">
-        <v>juliano.rezende@gmail.com</v>
+        <v>ronaldo.monteiro@outlook.com</v>
       </c>
       <c r="E14" t="str">
-        <v>Guarulhos</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F14" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G14" t="str">
         <v>Ativo</v>
       </c>
       <c r="H14">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="I14" t="str">
-        <v>08/06/2026</v>
+        <v>31/07/2026</v>
       </c>
       <c r="J14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K14">
-        <v>7749</v>
+        <v>5080</v>
       </c>
       <c r="L14">
-        <v>1937.25</v>
+        <v>2540</v>
       </c>
       <c r="M14">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N14" t="str">
         <v>Oxford</v>
       </c>
       <c r="O14" t="str">
-        <v>bordo</v>
+        <v>preto</v>
       </c>
       <c r="P14" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q14">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="R14">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="S14" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Flavio Xavier</v>
+        <v>Renato Braga Soares</v>
       </c>
       <c r="B15" t="str">
-        <v>+55 (43) 94926-0435</v>
+        <v>+55 (18) 99018-7551</v>
       </c>
       <c r="C15" t="str">
-        <v>https://wa.me/5543949260435</v>
+        <v>https://wa.me/5518990187551</v>
       </c>
       <c r="D15" t="str">
-        <v>flavio.xavier@hotmail.com</v>
+        <v>renato.braga@yahoo.com.br</v>
       </c>
       <c r="E15" t="str">
-        <v>Londrina</v>
+        <v>Presidente Prudente</v>
       </c>
       <c r="F15" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G15" t="str">
         <v>Ativo</v>
       </c>
       <c r="H15">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="I15" t="str">
-        <v>27/07/2026</v>
+        <v>01/08/2026</v>
       </c>
       <c r="J15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K15">
-        <v>7450</v>
+        <v>4829</v>
       </c>
       <c r="L15">
-        <v>2483.33</v>
+        <v>2414.5</v>
       </c>
       <c r="M15">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="N15" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O15" t="str">
-        <v>whisky</v>
+        <v>conhaque</v>
       </c>
       <c r="P15" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q15">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="R15">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="S15" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Nicolas Coutinho</v>
+        <v>Gilberto Castro</v>
       </c>
       <c r="B16" t="str">
-        <v>+55 (51) 95266-8451</v>
+        <v>+55 (43) 94171-5132</v>
       </c>
       <c r="C16" t="str">
-        <v>https://wa.me/5551952668451</v>
+        <v>https://wa.me/5543941715132</v>
       </c>
       <c r="D16" t="str">
-        <v>nicolas.coutinho@gmail.com</v>
+        <v>gilberto.castro@uol.com.br</v>
       </c>
       <c r="E16" t="str">
-        <v>Porto Alegre</v>
+        <v>Londrina</v>
       </c>
       <c r="F16" t="str">
-        <v>RS</v>
+        <v>PR</v>
       </c>
       <c r="G16" t="str">
         <v>Ativo</v>
       </c>
       <c r="H16">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="I16" t="str">
-        <v>30/06/2026</v>
+        <v>27/07/2026</v>
       </c>
       <c r="J16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K16">
-        <v>7380</v>
+        <v>4780</v>
       </c>
       <c r="L16">
-        <v>2460</v>
+        <v>2390</v>
       </c>
       <c r="M16">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="N16" t="str">
-        <v>Monk Strap</v>
+        <v>Derby</v>
       </c>
       <c r="O16" t="str">
         <v>azul</v>
       </c>
       <c r="P16" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q16">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="R16">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="S16" t="str">
         <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Nicolas Bittencourt</v>
+        <v>Marcos Lopes</v>
       </c>
       <c r="B17" t="str">
-        <v>+55 (19) 96115-4284</v>
+        <v>+55 (53) 91253-0767</v>
       </c>
       <c r="C17" t="str">
-        <v>https://wa.me/5519961154284</v>
+        <v>https://wa.me/5553912530767</v>
       </c>
       <c r="D17" t="str">
-        <v>nicolas.bittencourt@gmail.com</v>
+        <v>marcos.lopes@icloud.com</v>
       </c>
       <c r="E17" t="str">
-        <v>Campinas</v>
+        <v>Pelotas</v>
       </c>
       <c r="F17" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G17" t="str">
         <v>Ativo</v>
       </c>
       <c r="H17">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="I17" t="str">
         <v>03/08/2026</v>
       </c>
       <c r="J17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K17">
-        <v>7360</v>
+        <v>4280</v>
       </c>
       <c r="L17">
-        <v>2453.33</v>
+        <v>2140</v>
       </c>
       <c r="M17">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N17" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O17" t="str">
-        <v>marrom</v>
+        <v>conhaque</v>
       </c>
       <c r="P17" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q17">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="R17">
-        <v>86</v>
+        <v>65</v>
       </c>
       <c r="S17" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Augusto Rodrigues</v>
+        <v>Enzo Rezende</v>
       </c>
       <c r="B18" t="str">
-        <v>+55 (91) 93245-9316</v>
+        <v>+55 (71) 99999-8888</v>
       </c>
       <c r="C18" t="str">
-        <v>https://wa.me/5591932459316</v>
+        <v>https://wa.me/5571999998888</v>
       </c>
       <c r="D18" t="str">
-        <v>augusto.rodrigues@outlook.com</v>
+        <v>enzo.rezende@gmail.com</v>
       </c>
       <c r="E18" t="str">
-        <v>Belem</v>
+        <v>Salvador</v>
       </c>
       <c r="F18" t="str">
-        <v>PA</v>
+        <v>BA</v>
       </c>
       <c r="G18" t="str">
         <v>Ativo</v>
       </c>
       <c r="H18">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="I18" t="str">
-        <v>16/07/2026</v>
+        <v>13/08/2026</v>
       </c>
       <c r="J18">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K18">
-        <v>7329</v>
+        <v>4080</v>
       </c>
       <c r="L18">
-        <v>1832.25</v>
+        <v>2040</v>
       </c>
       <c r="M18">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="N18" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O18" t="str">
-        <v>azul</v>
+        <v>whisky</v>
       </c>
       <c r="P18" t="str">
         <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q18">
         <v>0</v>
       </c>
       <c r="R18">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="S18" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Daniel Machado</v>
+        <v>Otavio Cavalcanti Nascimento</v>
       </c>
       <c r="B19" t="str">
-        <v>+55 (15) 97648-2152</v>
+        <v>+55 (44) 93403-4786</v>
       </c>
       <c r="C19" t="str">
-        <v>https://wa.me/5515976482152</v>
+        <v>https://wa.me/5544934034786</v>
       </c>
       <c r="D19" t="str">
-        <v>daniel.machado@outlook.com</v>
+        <v>otavio.cavalcanti@outlook.com</v>
       </c>
       <c r="E19" t="str">
-        <v>Sorocaba</v>
+        <v>Maringa</v>
       </c>
       <c r="F19" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G19" t="str">
         <v>Ativo</v>
       </c>
       <c r="H19">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="I19" t="str">
-        <v>27/07/2026</v>
+        <v>01/08/2026</v>
       </c>
       <c r="J19">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K19">
-        <v>7279</v>
+        <v>3070</v>
       </c>
       <c r="L19">
-        <v>1455.8</v>
+        <v>3070</v>
       </c>
       <c r="M19">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="N19" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O19" t="str">
-        <v>marrom</v>
+        <v>bordo</v>
       </c>
       <c r="P19" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q19">
         <v>0</v>
       </c>
       <c r="R19">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="S19" t="str">
         <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Sergio Medeiros Pacheco</v>
+        <v>Rafael Gomes Pereira</v>
       </c>
       <c r="B20" t="str">
-        <v>+55 (98) 99566-2089</v>
+        <v>+55 (75) 96320-2139</v>
       </c>
       <c r="C20" t="str">
-        <v>https://wa.me/5598995662089</v>
+        <v>https://wa.me/5575963202139</v>
       </c>
       <c r="D20" t="str">
-        <v>sergio.medeiros@outlook.com</v>
+        <v>rafael.gomes@uol.com.br</v>
       </c>
       <c r="E20" t="str">
-        <v>Sao Luis</v>
+        <v>Feira de Santana</v>
       </c>
       <c r="F20" t="str">
-        <v>MA</v>
+        <v>BA</v>
       </c>
       <c r="G20" t="str">
         <v>Ativo</v>
       </c>
       <c r="H20">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="I20" t="str">
-        <v>08/08/2026</v>
+        <v>28/07/2026</v>
       </c>
       <c r="J20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K20">
-        <v>7260</v>
+        <v>2870</v>
       </c>
       <c r="L20">
-        <v>2420</v>
+        <v>2870</v>
       </c>
       <c r="M20">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N20" t="str">
-        <v>Monk Strap</v>
+        <v>Derby</v>
       </c>
       <c r="O20" t="str">
-        <v>conhaque</v>
+        <v>whisky</v>
       </c>
       <c r="P20" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q20">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="R20">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="S20" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Samuel Xavier</v>
+        <v>Wagner Cunha Machado</v>
       </c>
       <c r="B21" t="str">
-        <v>+55 (14) 99823-7271</v>
+        <v>+55 (53) 94378-6495</v>
       </c>
       <c r="C21" t="str">
-        <v>https://wa.me/5514998237271</v>
+        <v>https://wa.me/5553943786495</v>
       </c>
       <c r="D21" t="str">
-        <v>samuel.xavier@outlook.com</v>
+        <v>wagner.cunha@yahoo.com.br</v>
       </c>
       <c r="E21" t="str">
-        <v>Bauru</v>
+        <v>Pelotas</v>
       </c>
       <c r="F21" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G21" t="str">
         <v>Ativo</v>
       </c>
       <c r="H21">
-        <v>9</v>
+        <v>71</v>
       </c>
       <c r="I21" t="str">
-        <v>12/08/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J21">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K21">
-        <v>7138</v>
+        <v>2750</v>
       </c>
       <c r="L21">
-        <v>1784.5</v>
+        <v>2750</v>
       </c>
       <c r="M21">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N21" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O21" t="str">
-        <v>conhaque</v>
+        <v>whisky</v>
       </c>
       <c r="P21" t="str">
         <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q21">
         <v>0</v>
       </c>
       <c r="R21">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="S21" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Eduardo Monteiro Marques</v>
+        <v>Paulo Marques</v>
       </c>
       <c r="B22" t="str">
-        <v>+55 (44) 91240-7621</v>
+        <v>+55 (14) 96518-7741</v>
       </c>
       <c r="C22" t="str">
-        <v>https://wa.me/5544912407621</v>
+        <v>https://wa.me/5514965187741</v>
       </c>
       <c r="D22" t="str">
-        <v>eduardo.monteiro@hotmail.com</v>
+        <v>paulo.marques@outlook.com</v>
       </c>
       <c r="E22" t="str">
-        <v>Maringa</v>
+        <v>Bauru</v>
       </c>
       <c r="F22" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G22" t="str">
         <v>Ativo</v>
       </c>
       <c r="H22">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="I22" t="str">
-        <v>29/06/2026</v>
+        <v>14/08/2026</v>
       </c>
       <c r="J22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K22">
-        <v>7070</v>
+        <v>2690</v>
       </c>
       <c r="L22">
-        <v>2356.67</v>
+        <v>2690</v>
       </c>
       <c r="M22">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N22" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O22" t="str">
         <v>marrom</v>
       </c>
       <c r="P22" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q22">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="R22">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="S22" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Augusto Goncalves Bittencourt</v>
+        <v>Rogerio Rocha</v>
       </c>
       <c r="B23" t="str">
-        <v>+55 (22) 95752-5110</v>
+        <v>+55 (48) 98682-1406</v>
       </c>
       <c r="C23" t="str">
-        <v>https://wa.me/5522957525110</v>
+        <v>https://wa.me/5548986821406</v>
       </c>
       <c r="D23" t="str">
-        <v/>
+        <v>rogerio.rocha@uol.com.br</v>
       </c>
       <c r="E23" t="str">
-        <v>Campos dos Goytacazes</v>
+        <v>Florianopolis</v>
       </c>
       <c r="F23" t="str">
-        <v>RJ</v>
+        <v>SC</v>
       </c>
       <c r="G23" t="str">
         <v>Ativo</v>
       </c>
       <c r="H23">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="I23" t="str">
-        <v>07/06/2026</v>
+        <v>11/08/2026</v>
       </c>
       <c r="J23">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K23">
-        <v>6790</v>
+        <v>2690</v>
       </c>
       <c r="L23">
-        <v>2263.33</v>
+        <v>2690</v>
       </c>
       <c r="M23">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="N23" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O23" t="str">
-        <v>azul</v>
+        <v>bordo</v>
       </c>
       <c r="P23" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q23">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="R23">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="S23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Joaquim Xavier Neves</v>
+        <v>Francisco Dias</v>
       </c>
       <c r="B24" t="str">
-        <v>+55 (48) 94593-0655</v>
+        <v>+55 (85) 95215-8030</v>
       </c>
       <c r="C24" t="str">
-        <v>https://wa.me/5548945930655</v>
+        <v>https://wa.me/5585952158030</v>
       </c>
       <c r="D24" t="str">
-        <v>joaquim.xavier@gmail.com</v>
+        <v>francisco.dias@hotmail.com</v>
       </c>
       <c r="E24" t="str">
-        <v>Florianopolis</v>
+        <v>Fortaleza</v>
       </c>
       <c r="F24" t="str">
-        <v>SC</v>
+        <v>CE</v>
       </c>
       <c r="G24" t="str">
         <v>Ativo</v>
       </c>
       <c r="H24">
+        <v>66</v>
+      </c>
+      <c r="I24" t="str">
+        <v>13/08/2026</v>
+      </c>
+      <c r="J24">
+        <v>1</v>
+      </c>
+      <c r="K24">
+        <v>2580</v>
+      </c>
+      <c r="L24">
+        <v>2580</v>
+      </c>
+      <c r="M24">
         <v>41</v>
       </c>
-      <c r="I24" t="str">
-[...13 lines deleted...]
-      </c>
       <c r="N24" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O24" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P24" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q24">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="R24">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="S24" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Bruno Falcao</v>
+        <v>Leonardo Gomes Lacerda</v>
       </c>
       <c r="B25" t="str">
-        <v>+55 (85) 94836-7850</v>
+        <v>+55 (62) 96334-1053</v>
       </c>
       <c r="C25" t="str">
-        <v>https://wa.me/5585948367850</v>
+        <v>https://wa.me/5562963341053</v>
       </c>
       <c r="D25" t="str">
-        <v>bruno.falcao@yahoo.com.br</v>
+        <v>leonardo.gomes@uol.com.br</v>
       </c>
       <c r="E25" t="str">
-        <v>Fortaleza</v>
+        <v>Goiania</v>
       </c>
       <c r="F25" t="str">
-        <v>CE</v>
+        <v>GO</v>
       </c>
       <c r="G25" t="str">
         <v>Ativo</v>
       </c>
       <c r="H25">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="I25" t="str">
-        <v>29/05/2026</v>
+        <v>22/07/2026</v>
       </c>
       <c r="J25">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K25">
-        <v>6759</v>
+        <v>2488</v>
       </c>
       <c r="L25">
-        <v>1689.75</v>
+        <v>2488</v>
       </c>
       <c r="M25">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N25" t="str">
         <v>Oxford</v>
       </c>
       <c r="O25" t="str">
         <v>preto</v>
       </c>
       <c r="P25" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q25">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="R25">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="S25" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Victor Macedo Nogueira</v>
+        <v>Thiago Cunha</v>
       </c>
       <c r="B26" t="str">
-        <v>+55 (11) 93957-2130</v>
+        <v>+55 (47) 95610-1916</v>
       </c>
       <c r="C26" t="str">
-        <v>https://wa.me/5511939572130</v>
+        <v>https://wa.me/5547956101916</v>
       </c>
       <c r="D26" t="str">
         <v/>
       </c>
       <c r="E26" t="str">
-        <v>Santo Andre</v>
+        <v>Blumenau</v>
       </c>
       <c r="F26" t="str">
-        <v>SP</v>
+        <v>SC</v>
       </c>
       <c r="G26" t="str">
         <v>Ativo</v>
       </c>
       <c r="H26">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="I26" t="str">
-        <v>07/08/2026</v>
+        <v>29/07/2026</v>
       </c>
       <c r="J26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K26">
-        <v>6659</v>
+        <v>2480</v>
       </c>
       <c r="L26">
-        <v>2219.67</v>
+        <v>2480</v>
       </c>
       <c r="M26">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N26" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O26" t="str">
-        <v>whisky</v>
+        <v>bordo</v>
       </c>
       <c r="P26" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q26">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="R26">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="S26" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Silvio Freitas Rocha</v>
+        <v>Caio Dias Xavier</v>
       </c>
       <c r="B27" t="str">
-        <v>+55 (54) 93426-0697</v>
+        <v>+55 (51) 98009-4792</v>
       </c>
       <c r="C27" t="str">
-        <v>https://wa.me/5554934260697</v>
+        <v>https://wa.me/5551980094792</v>
       </c>
       <c r="D27" t="str">
-        <v>silvio.freitas@uol.com.br</v>
+        <v>caio.dias@gmail.com</v>
       </c>
       <c r="E27" t="str">
-        <v>Caxias do Sul</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F27" t="str">
         <v>RS</v>
       </c>
       <c r="G27" t="str">
         <v>Ativo</v>
       </c>
       <c r="H27">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="I27" t="str">
-        <v>13/08/2026</v>
+        <v>23/07/2026</v>
       </c>
       <c r="J27">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K27">
-        <v>6370</v>
+        <v>2390</v>
       </c>
       <c r="L27">
-        <v>2123.33</v>
+        <v>2390</v>
       </c>
       <c r="M27">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N27" t="str">
-        <v>Monk Strap</v>
+        <v>Bota</v>
       </c>
       <c r="O27" t="str">
         <v>preto</v>
       </c>
       <c r="P27" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q27">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="R27">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="S27" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Fabio Bittencourt</v>
+        <v>Nelson Braga Martins</v>
       </c>
       <c r="B28" t="str">
-        <v>+55 (14) 92149-5881</v>
+        <v>+55 (67) 92403-0978</v>
       </c>
       <c r="C28" t="str">
-        <v>https://wa.me/5514921495881</v>
+        <v>https://wa.me/5567924030978</v>
       </c>
       <c r="D28" t="str">
-        <v>fabio.bittencourt@outlook.com</v>
+        <v>nelson.braga@icloud.com</v>
       </c>
       <c r="E28" t="str">
-        <v>Bauru</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F28" t="str">
-        <v>SP</v>
+        <v>MS</v>
       </c>
       <c r="G28" t="str">
         <v>Ativo</v>
       </c>
       <c r="H28">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="I28" t="str">
-        <v>01/06/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K28">
-        <v>5660</v>
+        <v>2290</v>
       </c>
       <c r="L28">
-        <v>2830</v>
+        <v>2290</v>
       </c>
       <c r="M28">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="N28" t="str">
         <v>Bota</v>
       </c>
       <c r="O28" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P28" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q28">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="R28">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="S28" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Raul Rezende</v>
+        <v>Vicente Duarte</v>
       </c>
       <c r="B29" t="str">
-        <v>+55 (27) 94299-0111</v>
+        <v>+55 (21) 96247-2313</v>
       </c>
       <c r="C29" t="str">
-        <v>https://wa.me/5527942990111</v>
+        <v>https://wa.me/5521962472313</v>
       </c>
       <c r="D29" t="str">
-        <v>raul.rezende@outlook.com</v>
+        <v>vicente.duarte@outlook.com</v>
       </c>
       <c r="E29" t="str">
-        <v>Vitoria</v>
+        <v>Niteroi</v>
       </c>
       <c r="F29" t="str">
-        <v>ES</v>
+        <v>RJ</v>
       </c>
       <c r="G29" t="str">
         <v>Ativo</v>
       </c>
       <c r="H29">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="I29" t="str">
-        <v>22/07/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K29">
-        <v>5380</v>
+        <v>2290</v>
       </c>
       <c r="L29">
-        <v>2690</v>
+        <v>2290</v>
       </c>
       <c r="M29">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N29" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O29" t="str">
         <v>preto</v>
       </c>
       <c r="P29" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q29">
         <v>0</v>
       </c>
       <c r="R29">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="S29" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Caio Magalhaes</v>
+        <v>Felipe Campos</v>
       </c>
       <c r="B30" t="str">
-        <v>+55 (21) 97882-9007</v>
+        <v>+55 (22) 99296-2392</v>
       </c>
       <c r="C30" t="str">
-        <v>https://wa.me/5521978829007</v>
+        <v>https://wa.me/5522992962392</v>
       </c>
       <c r="D30" t="str">
-        <v>caio.magalhaes@gmail.com</v>
+        <v/>
       </c>
       <c r="E30" t="str">
-        <v>Niteroi</v>
+        <v>Campos dos Goytacazes</v>
       </c>
       <c r="F30" t="str">
         <v>RJ</v>
       </c>
       <c r="G30" t="str">
         <v>Ativo</v>
       </c>
       <c r="H30">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I30" t="str">
-        <v>26/05/2026</v>
+        <v>21/07/2026</v>
       </c>
       <c r="J30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K30">
-        <v>5269</v>
+        <v>2180</v>
       </c>
       <c r="L30">
-        <v>2634.5</v>
+        <v>2180</v>
       </c>
       <c r="M30">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N30" t="str">
-        <v>Monk Strap</v>
+        <v>Loafer</v>
       </c>
       <c r="O30" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P30" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q30">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="R30">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="S30" t="str">
         <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Joao Araujo</v>
+        <v>Ronaldo Tavares Amaral</v>
       </c>
       <c r="B31" t="str">
-        <v>+55 (91) 99618-5160</v>
+        <v>+55 (21) 97461-9098</v>
       </c>
       <c r="C31" t="str">
-        <v>https://wa.me/5591996185160</v>
+        <v>https://wa.me/5521974619098</v>
       </c>
       <c r="D31" t="str">
-        <v/>
+        <v>ronaldo.tavares@yahoo.com.br</v>
       </c>
       <c r="E31" t="str">
-        <v>Belem</v>
+        <v>Rio de Janeiro</v>
       </c>
       <c r="F31" t="str">
-        <v>PA</v>
+        <v>RJ</v>
       </c>
       <c r="G31" t="str">
         <v>Ativo</v>
       </c>
       <c r="H31">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="I31" t="str">
-        <v>10/07/2026</v>
+        <v>27/07/2026</v>
       </c>
       <c r="J31">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K31">
-        <v>5260</v>
+        <v>2150</v>
       </c>
       <c r="L31">
-        <v>1753.33</v>
+        <v>2150</v>
       </c>
       <c r="M31">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="N31" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O31" t="str">
-        <v>bordo</v>
+        <v>azul</v>
       </c>
       <c r="P31" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q31">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="R31">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="S31" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Ronaldo Monteiro Leite</v>
+        <v>Thiago Moreira</v>
       </c>
       <c r="B32" t="str">
-        <v>+55 (51) 94322-2692</v>
+        <v>+55 (54) 92984-2867</v>
       </c>
       <c r="C32" t="str">
-        <v>https://wa.me/5551943222692</v>
+        <v>https://wa.me/5554929842867</v>
       </c>
       <c r="D32" t="str">
-        <v>ronaldo.monteiro@outlook.com</v>
+        <v>thiago.moreira@uol.com.br</v>
       </c>
       <c r="E32" t="str">
-        <v>Porto Alegre</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F32" t="str">
         <v>RS</v>
       </c>
       <c r="G32" t="str">
         <v>Ativo</v>
       </c>
       <c r="H32">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="I32" t="str">
-        <v>31/07/2026</v>
+        <v>11/08/2026</v>
       </c>
       <c r="J32">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K32">
-        <v>5080</v>
+        <v>2090</v>
       </c>
       <c r="L32">
-        <v>2540</v>
+        <v>2090</v>
       </c>
       <c r="M32">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="N32" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O32" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P32" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q32">
         <v>0</v>
       </c>
       <c r="R32">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="S32" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Augusto Souza Queiroz</v>
+        <v>Raul Moraes</v>
       </c>
       <c r="B33" t="str">
-        <v>+55 (41) 97832-6036</v>
+        <v>+55 (34) 92692-5990</v>
       </c>
       <c r="C33" t="str">
-        <v>https://wa.me/5541978326036</v>
+        <v>https://wa.me/5534926925990</v>
       </c>
       <c r="D33" t="str">
         <v/>
       </c>
       <c r="E33" t="str">
-        <v>Curitiba</v>
+        <v>Uberlandia</v>
       </c>
       <c r="F33" t="str">
-        <v>PR</v>
+        <v>MG</v>
       </c>
       <c r="G33" t="str">
         <v>Ativo</v>
       </c>
       <c r="H33">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="I33" t="str">
-        <v>28/05/2026</v>
+        <v>16/08/2026</v>
       </c>
       <c r="J33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K33">
-        <v>5078</v>
+        <v>2090</v>
       </c>
       <c r="L33">
-        <v>2539</v>
+        <v>2090</v>
       </c>
       <c r="M33">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="N33" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O33" t="str">
-        <v>whisky</v>
+        <v>azul</v>
       </c>
       <c r="P33" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q33">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="R33">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="S33" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Danilo Moreira Freitas</v>
+        <v>Roberto Marques</v>
       </c>
       <c r="B34" t="str">
-        <v>+55 (11) 99634-5470</v>
+        <v>+55 (31) 92480-1058</v>
       </c>
       <c r="C34" t="str">
-        <v>https://wa.me/5511996345470</v>
+        <v>https://wa.me/5531924801058</v>
       </c>
       <c r="D34" t="str">
-        <v>danilo.moreira@hotmail.com</v>
+        <v>roberto.marques@icloud.com</v>
       </c>
       <c r="E34" t="str">
-        <v>Guarulhos</v>
+        <v>Belo Horizonte</v>
       </c>
       <c r="F34" t="str">
-        <v>SP</v>
+        <v>MG</v>
       </c>
       <c r="G34" t="str">
         <v>Ativo</v>
       </c>
       <c r="H34">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="I34" t="str">
-        <v>02/07/2026</v>
+        <v>10/08/2026</v>
       </c>
       <c r="J34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K34">
-        <v>4880</v>
+        <v>2090</v>
       </c>
       <c r="L34">
-        <v>2440</v>
+        <v>2090</v>
       </c>
       <c r="M34">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N34" t="str">
-        <v>Monk Strap</v>
+        <v>Derby</v>
       </c>
       <c r="O34" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P34" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q34">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="R34">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="S34" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Renato Braga Soares</v>
+        <v>Rogerio Miranda</v>
       </c>
       <c r="B35" t="str">
-        <v>+55 (18) 99018-7551</v>
+        <v>+55 (16) 95168-9255</v>
       </c>
       <c r="C35" t="str">
-        <v>https://wa.me/5518990187551</v>
+        <v>https://wa.me/5516951689255</v>
       </c>
       <c r="D35" t="str">
-        <v>renato.braga@yahoo.com.br</v>
+        <v>rogerio.miranda@yahoo.com.br</v>
       </c>
       <c r="E35" t="str">
-        <v>Presidente Prudente</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F35" t="str">
         <v>SP</v>
       </c>
       <c r="G35" t="str">
         <v>Ativo</v>
       </c>
       <c r="H35">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="I35" t="str">
         <v>01/08/2026</v>
       </c>
       <c r="J35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K35">
-        <v>4829</v>
+        <v>2079</v>
       </c>
       <c r="L35">
-        <v>2414.5</v>
+        <v>2079</v>
       </c>
       <c r="M35">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N35" t="str">
         <v>Derby</v>
       </c>
       <c r="O35" t="str">
-        <v>conhaque</v>
+        <v>marrom</v>
       </c>
       <c r="P35" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q35">
         <v>0</v>
       </c>
       <c r="R35">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="S35" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Gilberto Castro</v>
+        <v>Emerson Soares</v>
       </c>
       <c r="B36" t="str">
-        <v>+55 (43) 94171-5132</v>
+        <v>+55 (14) 98645-8955</v>
       </c>
       <c r="C36" t="str">
-        <v>https://wa.me/5543941715132</v>
+        <v>https://wa.me/5514986458955</v>
       </c>
       <c r="D36" t="str">
-        <v>gilberto.castro@uol.com.br</v>
+        <v>emerson.soares@outlook.com</v>
       </c>
       <c r="E36" t="str">
-        <v>Londrina</v>
+        <v>Bauru</v>
       </c>
       <c r="F36" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G36" t="str">
         <v>Ativo</v>
       </c>
       <c r="H36">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="I36" t="str">
-        <v>27/07/2026</v>
+        <v>16/08/2026</v>
       </c>
       <c r="J36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K36">
-        <v>4780</v>
+        <v>2050</v>
       </c>
       <c r="L36">
-        <v>2390</v>
+        <v>2050</v>
       </c>
       <c r="M36">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N36" t="str">
         <v>Derby</v>
       </c>
       <c r="O36" t="str">
-        <v>azul</v>
+        <v>conhaque</v>
       </c>
       <c r="P36" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q36">
         <v>0</v>
       </c>
       <c r="R36">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="S36" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Emerson Santos Costa</v>
+        <v>Marcio Batista</v>
       </c>
       <c r="B37" t="str">
-        <v>+55 (83) 99295-6448</v>
+        <v>+55 (65) 91973-2385</v>
       </c>
       <c r="C37" t="str">
-        <v>https://wa.me/5583992956448</v>
+        <v>https://wa.me/5565919732385</v>
       </c>
       <c r="D37" t="str">
-        <v>emerson.santos@hotmail.com</v>
+        <v>marcio.batista@hotmail.com</v>
       </c>
       <c r="E37" t="str">
-        <v>Joao Pessoa</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F37" t="str">
-        <v>PB</v>
+        <v>MT</v>
       </c>
       <c r="G37" t="str">
         <v>Ativo</v>
       </c>
       <c r="H37">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="I37" t="str">
-        <v>09/06/2026</v>
+        <v>24/07/2026</v>
       </c>
       <c r="J37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K37">
-        <v>4580</v>
+        <v>1990</v>
       </c>
       <c r="L37">
-        <v>2290</v>
+        <v>1990</v>
       </c>
       <c r="M37">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N37" t="str">
-        <v>Loafer</v>
+        <v>Derby</v>
       </c>
       <c r="O37" t="str">
-        <v>azul</v>
+        <v>conhaque</v>
       </c>
       <c r="P37" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q37">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="R37">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="S37" t="str">
         <v/>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Sergio Soares Nunes</v>
+        <v>Mauricio Medeiros</v>
       </c>
       <c r="B38" t="str">
-        <v>+55 (19) 96902-1629</v>
+        <v>+55 (62) 91234-3957</v>
       </c>
       <c r="C38" t="str">
-        <v>https://wa.me/5519969021629</v>
+        <v>https://wa.me/5562912343957</v>
       </c>
       <c r="D38" t="str">
-        <v>sergio.soares@outlook.com</v>
+        <v>mauricio.medeiros@hotmail.com</v>
       </c>
       <c r="E38" t="str">
-        <v>Campinas</v>
+        <v>Goiania</v>
       </c>
       <c r="F38" t="str">
-        <v>SP</v>
+        <v>GO</v>
       </c>
       <c r="G38" t="str">
         <v>Ativo</v>
       </c>
       <c r="H38">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="I38" t="str">
-        <v>13/07/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="J38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K38">
-        <v>4470</v>
+        <v>1950</v>
       </c>
       <c r="L38">
-        <v>2235</v>
+        <v>1950</v>
       </c>
       <c r="M38">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="N38" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O38" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P38" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q38">
         <v>0</v>
       </c>
       <c r="R38">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="S38" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Marcos Lopes</v>
+        <v>Alexandre Freitas Andrade</v>
       </c>
       <c r="B39" t="str">
-        <v>+55 (53) 91253-0767</v>
+        <v>+55 (43) 96651-6027</v>
       </c>
       <c r="C39" t="str">
-        <v>https://wa.me/5553912530767</v>
+        <v>https://wa.me/5543966516027</v>
       </c>
       <c r="D39" t="str">
-        <v>marcos.lopes@icloud.com</v>
+        <v>alexandre.freitas@hotmail.com</v>
       </c>
       <c r="E39" t="str">
-        <v>Pelotas</v>
+        <v>Londrina</v>
       </c>
       <c r="F39" t="str">
-        <v>RS</v>
+        <v>PR</v>
       </c>
       <c r="G39" t="str">
         <v>Ativo</v>
       </c>
       <c r="H39">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I39" t="str">
-        <v>03/08/2026</v>
+        <v>09/08/2026</v>
       </c>
       <c r="J39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K39">
-        <v>4280</v>
+        <v>1890</v>
       </c>
       <c r="L39">
-        <v>2140</v>
+        <v>1890</v>
       </c>
       <c r="M39">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="N39" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O39" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P39" t="str">
         <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q39">
         <v>0</v>
       </c>
       <c r="R39">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="S39" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Nicolas Azevedo Pereira</v>
+        <v>Fernando Tavares</v>
       </c>
       <c r="B40" t="str">
-        <v>+55 (27) 91742-2773</v>
+        <v>+55 (82) 97243-3555</v>
       </c>
       <c r="C40" t="str">
-        <v>https://wa.me/5527917422773</v>
+        <v>https://wa.me/5582972433555</v>
       </c>
       <c r="D40" t="str">
-        <v>nicolas.azevedo@gmail.com</v>
+        <v>fernando.tavares@uol.com.br</v>
       </c>
       <c r="E40" t="str">
-        <v>Vitoria</v>
+        <v>Maceio</v>
       </c>
       <c r="F40" t="str">
-        <v>ES</v>
+        <v>AL</v>
       </c>
       <c r="G40" t="str">
         <v>Ativo</v>
       </c>
       <c r="H40">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="I40" t="str">
-        <v>12/06/2026</v>
+        <v>28/07/2026</v>
       </c>
       <c r="J40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K40">
-        <v>4080</v>
+        <v>1890</v>
       </c>
       <c r="L40">
-        <v>2040</v>
+        <v>1890</v>
       </c>
       <c r="M40">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="N40" t="str">
         <v>Oxford</v>
       </c>
       <c r="O40" t="str">
         <v>preto</v>
       </c>
       <c r="P40" t="str">
         <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q40">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="R40">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="S40" t="str">
         <v/>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Enzo Rezende</v>
+        <v>Marcelo Costa Mendes</v>
       </c>
       <c r="B41" t="str">
-        <v>+55 (71) 99999-8888</v>
+        <v>+55 (51) 91601-2235</v>
       </c>
       <c r="C41" t="str">
-        <v>https://wa.me/5571999998888</v>
+        <v>https://wa.me/5551916012235</v>
       </c>
       <c r="D41" t="str">
-        <v>enzo.rezende@gmail.com</v>
+        <v>marcelo.costa@uol.com.br</v>
       </c>
       <c r="E41" t="str">
-        <v>Salvador</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F41" t="str">
-        <v>BA</v>
+        <v>RS</v>
       </c>
       <c r="G41" t="str">
         <v>Ativo</v>
       </c>
       <c r="H41">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="I41" t="str">
-        <v>13/08/2026</v>
+        <v>01/08/2026</v>
       </c>
       <c r="J41">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K41">
-        <v>4080</v>
+        <v>1027</v>
       </c>
       <c r="L41">
-        <v>2040</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>256.75</v>
+      </c>
+      <c r="M41" t="str">
+        <v/>
       </c>
       <c r="N41" t="str">
-        <v>Derby</v>
+        <v/>
       </c>
       <c r="O41" t="str">
-        <v>whisky</v>
+        <v/>
       </c>
       <c r="P41" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q41">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="R41">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="S41" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Felipe Bittencourt</v>
+        <v>Flavio Castro</v>
       </c>
       <c r="B42" t="str">
-        <v>+55 (47) 99094-7866</v>
+        <v>+55 (62) 93962-0560</v>
       </c>
       <c r="C42" t="str">
-        <v>https://wa.me/5547990947866</v>
+        <v>https://wa.me/5562939620560</v>
       </c>
       <c r="D42" t="str">
-        <v>felipe.bittencourt@icloud.com</v>
+        <v>flavio.castro@yahoo.com.br</v>
       </c>
       <c r="E42" t="str">
-        <v>Joinville</v>
+        <v>Goiania</v>
       </c>
       <c r="F42" t="str">
-        <v>SC</v>
+        <v>GO</v>
       </c>
       <c r="G42" t="str">
         <v>Ativo</v>
       </c>
       <c r="H42">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="I42" t="str">
-        <v>25/06/2026</v>
+        <v>26/07/2026</v>
       </c>
       <c r="J42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K42">
-        <v>4058</v>
+        <v>390</v>
       </c>
       <c r="L42">
-        <v>1352.67</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>390</v>
+      </c>
+      <c r="M42" t="str">
+        <v/>
       </c>
       <c r="N42" t="str">
-        <v>Loafer</v>
+        <v/>
       </c>
       <c r="O42" t="str">
-        <v>conhaque</v>
+        <v/>
       </c>
       <c r="P42" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q42">
-        <v>2</v>
+        <v>67</v>
       </c>
       <c r="R42">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="S42" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Pedro Gomes</v>
+        <v>Rodrigo Fernandes</v>
       </c>
       <c r="B43" t="str">
-        <v>+55 (11) 92211-4914</v>
+        <v>+55 (84) 94334-0338</v>
       </c>
       <c r="C43" t="str">
-        <v>https://wa.me/5511922114914</v>
+        <v>https://wa.me/5584943340338</v>
       </c>
       <c r="D43" t="str">
-        <v>pedro.gomes@gmail.com</v>
+        <v>rodrigo.fernandes@gmail.com</v>
       </c>
       <c r="E43" t="str">
-        <v>Guarulhos</v>
+        <v>Natal</v>
       </c>
       <c r="F43" t="str">
-        <v>SP</v>
+        <v>RN</v>
       </c>
       <c r="G43" t="str">
         <v>Ativo</v>
       </c>
       <c r="H43">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="I43" t="str">
-        <v>22/06/2026</v>
+        <v>12/08/2026</v>
       </c>
       <c r="J43">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K43">
-        <v>3958</v>
+        <v>390</v>
       </c>
       <c r="L43">
-        <v>1979</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>390</v>
+      </c>
+      <c r="M43" t="str">
+        <v/>
       </c>
       <c r="N43" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O43" t="str">
-        <v>preto</v>
+        <v/>
       </c>
       <c r="P43" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q43">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="R43">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="S43" t="str">
-        <v>John</v>
-[...4010 lines deleted...]
-      <c r="S111" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:S111"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:S43"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Clientes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 