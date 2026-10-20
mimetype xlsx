--- v0 (2026-08-21)
+++ v1 (2026-10-20)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S47"/>
+  <dimension ref="A1:S53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="26.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="30.83203125" customWidth="1"/>
     <col min="4" max="4" width="26.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="5.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="8.83203125" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
     <col min="12" max="12" width="12.83203125" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="16.83203125" customWidth="1"/>
     <col min="15" max="15" width="14.83203125" customWidth="1"/>
     <col min="16" max="16" width="34.83203125" customWidth="1"/>
     <col min="17" max="17" width="9.83203125" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" customWidth="1"/>
     <col min="19" max="19" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -497,2765 +497,3119 @@
       </c>
       <c r="M1" t="str">
         <v>Numeracao</v>
       </c>
       <c r="N1" t="str">
         <v>Categoria preferida</v>
       </c>
       <c r="O1" t="str">
         <v>Cor preferida</v>
       </c>
       <c r="P1" t="str">
         <v>Ultimo produto</v>
       </c>
       <c r="Q1" t="str">
         <v>Prioridade</v>
       </c>
       <c r="R1" t="str">
         <v>Nota de valor</v>
       </c>
       <c r="S1" t="str">
         <v>Vendedor</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Mauricio Gomes</v>
+        <v>Juliano Araujo</v>
       </c>
       <c r="B2" t="str">
-        <v>+55 (51) 96334-7701</v>
+        <v>+55 (11) 93888-4079</v>
       </c>
       <c r="C2" t="str">
-        <v>https://wa.me/5551963347701</v>
+        <v>https://wa.me/5511938884079</v>
       </c>
       <c r="D2" t="str">
-        <v>mauricio.gomes@outlook.com</v>
+        <v/>
       </c>
       <c r="E2" t="str">
-        <v>Porto Alegre</v>
+        <v>Guarulhos</v>
       </c>
       <c r="F2" t="str">
-        <v>RS</v>
+        <v>SP</v>
       </c>
       <c r="G2" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H2">
-        <v>185</v>
+        <v>345</v>
       </c>
       <c r="I2" t="str">
-        <v>16/02/2026</v>
+        <v>07/11/2025</v>
       </c>
       <c r="J2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K2">
-        <v>5080</v>
+        <v>2490</v>
       </c>
       <c r="L2">
-        <v>2540</v>
+        <v>2490</v>
       </c>
       <c r="M2">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="N2" t="str">
-        <v>Bota</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O2" t="str">
-        <v>bordo</v>
+        <v>marrom</v>
       </c>
       <c r="P2" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q2">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="R2">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="S2" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Roberto Teixeira Rodrigues</v>
+        <v>Silvio Pereira</v>
       </c>
       <c r="B3" t="str">
-        <v>+55 (83) 97614-2104</v>
+        <v>+55 (47) 92109-6807</v>
       </c>
       <c r="C3" t="str">
-        <v>https://wa.me/5583976142104</v>
+        <v>https://wa.me/5547921096807</v>
       </c>
       <c r="D3" t="str">
-        <v>roberto.teixeira@hotmail.com</v>
+        <v>silvio.pereira@yahoo.com.br</v>
       </c>
       <c r="E3" t="str">
-        <v>Joao Pessoa</v>
+        <v>Joinville</v>
       </c>
       <c r="F3" t="str">
-        <v>PB</v>
+        <v>SC</v>
       </c>
       <c r="G3" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H3">
-        <v>361</v>
+        <v>186</v>
       </c>
       <c r="I3" t="str">
-        <v>24/08/2025</v>
+        <v>15/04/2026</v>
       </c>
       <c r="J3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K3">
-        <v>4780</v>
+        <v>2490</v>
       </c>
       <c r="L3">
-        <v>2390</v>
+        <v>2490</v>
       </c>
       <c r="M3">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N3" t="str">
-        <v>Bota</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O3" t="str">
         <v>conhaque</v>
       </c>
       <c r="P3" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q3">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R3">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="S3" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Emerson Santos Braga</v>
+        <v>Victor Sampaio</v>
       </c>
       <c r="B4" t="str">
-        <v>+55 (53) 96795-9148</v>
+        <v>+55 (81) 95887-4230</v>
       </c>
       <c r="C4" t="str">
-        <v>https://wa.me/5553967959148</v>
+        <v>https://wa.me/5581958874230</v>
       </c>
       <c r="D4" t="str">
-        <v>emerson.santos@gmail.com</v>
+        <v>victor.sampaio@yahoo.com.br</v>
       </c>
       <c r="E4" t="str">
-        <v>Pelotas</v>
+        <v>Recife</v>
       </c>
       <c r="F4" t="str">
-        <v>RS</v>
+        <v>PE</v>
       </c>
       <c r="G4" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H4">
-        <v>356</v>
+        <v>206</v>
       </c>
       <c r="I4" t="str">
-        <v>29/08/2025</v>
+        <v>26/03/2026</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>2450</v>
+        <v>2690</v>
       </c>
       <c r="L4">
-        <v>2450</v>
+        <v>2690</v>
       </c>
       <c r="M4">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="N4" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O4" t="str">
-        <v>marrom</v>
+        <v>bordo</v>
       </c>
       <c r="P4" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q4">
         <v>80</v>
       </c>
       <c r="R4">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="S4" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Juliano Araujo</v>
+        <v>Nicolas Barbosa</v>
       </c>
       <c r="B5" t="str">
-        <v>+55 (11) 93888-4079</v>
+        <v>+55 (11) 99638-5225</v>
       </c>
       <c r="C5" t="str">
-        <v>https://wa.me/5511938884079</v>
+        <v>https://wa.me/5511996385225</v>
       </c>
       <c r="D5" t="str">
-        <v/>
+        <v>nicolas.barbosa@icloud.com</v>
       </c>
       <c r="E5" t="str">
-        <v>Guarulhos</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F5" t="str">
         <v>SP</v>
       </c>
       <c r="G5" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H5">
-        <v>286</v>
+        <v>200</v>
       </c>
       <c r="I5" t="str">
-        <v>07/11/2025</v>
+        <v>01/04/2026</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
-        <v>2490</v>
+        <v>2580</v>
       </c>
       <c r="L5">
-        <v>2490</v>
+        <v>2580</v>
       </c>
       <c r="M5">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" t="str">
-        <v>Monk Strap</v>
+        <v>Bota</v>
       </c>
       <c r="O5" t="str">
-        <v>marrom</v>
+        <v>conhaque</v>
       </c>
       <c r="P5" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q5">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="R5">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="S5" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Felipe Queiroz</v>
+        <v>Marcio Andrade</v>
       </c>
       <c r="B6" t="str">
-        <v>+55 (12) 96575-5203</v>
+        <v>+55 (32) 97807-1587</v>
       </c>
       <c r="C6" t="str">
-        <v>https://wa.me/5512965755203</v>
+        <v>https://wa.me/5532978071587</v>
       </c>
       <c r="D6" t="str">
-        <v>felipe.queiroz@yahoo.com.br</v>
+        <v>marcio.andrade@icloud.com</v>
       </c>
       <c r="E6" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F6" t="str">
-        <v>SP</v>
+        <v>MG</v>
       </c>
       <c r="G6" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H6">
-        <v>224</v>
+        <v>180</v>
       </c>
       <c r="I6" t="str">
-        <v>08/01/2026</v>
+        <v>21/04/2026</v>
       </c>
       <c r="J6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K6">
-        <v>2390</v>
+        <v>4129</v>
       </c>
       <c r="L6">
-        <v>2390</v>
+        <v>2064.5</v>
       </c>
       <c r="M6">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N6" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O6" t="str">
-        <v>preto</v>
+        <v>bordo</v>
       </c>
       <c r="P6" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q6">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="R6">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="S6" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Hugo Cardoso</v>
+        <v>Thiago Vieira</v>
       </c>
       <c r="B7" t="str">
-        <v>+55 (21) 91446-7955</v>
+        <v>+55 (75) 91234-5678</v>
       </c>
       <c r="C7" t="str">
-        <v>https://wa.me/5521914467955</v>
+        <v>https://wa.me/5575912345678</v>
       </c>
       <c r="D7" t="str">
-        <v>hugo.cardoso@uol.com.br</v>
+        <v>thiago.vieira@outlook.com</v>
       </c>
       <c r="E7" t="str">
-        <v>Rio de Janeiro</v>
+        <v>Feira de Santana</v>
       </c>
       <c r="F7" t="str">
-        <v>RJ</v>
+        <v>BA</v>
       </c>
       <c r="G7" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H7">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="I7" t="str">
-        <v>15/01/2026</v>
+        <v>21/03/2026</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
       <c r="K7">
-        <v>2290</v>
+        <v>2980</v>
       </c>
       <c r="L7">
-        <v>2290</v>
+        <v>2980</v>
       </c>
       <c r="M7">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N7" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O7" t="str">
-        <v>marrom</v>
+        <v>conhaque</v>
       </c>
       <c r="P7" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q7">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="R7">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="S7" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Otavio Costa</v>
       </c>
       <c r="B8" t="str">
         <v>+55 (62) 93159-0383</v>
       </c>
       <c r="C8" t="str">
         <v>https://wa.me/5562931590383</v>
       </c>
       <c r="D8" t="str">
         <v>otavio.costa@yahoo.com.br</v>
       </c>
       <c r="E8" t="str">
         <v>Goiania</v>
       </c>
       <c r="F8" t="str">
         <v>GO</v>
       </c>
       <c r="G8" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H8">
-        <v>278</v>
+        <v>337</v>
       </c>
       <c r="I8" t="str">
         <v>15/11/2025</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8">
         <v>2390</v>
       </c>
       <c r="L8">
         <v>2390</v>
       </c>
       <c r="M8">
         <v>41</v>
       </c>
       <c r="N8" t="str">
         <v>Bota</v>
       </c>
       <c r="O8" t="str">
         <v>whisky</v>
       </c>
       <c r="P8" t="str">
         <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q8">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="R8">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="S8" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Marcio Marques Oliveira</v>
+        <v>Emerson Pinheiro</v>
       </c>
       <c r="B9" t="str">
-        <v>+55 (54) 96669-2720</v>
+        <v>+55 (19) 94082-7190</v>
       </c>
       <c r="C9" t="str">
-        <v>https://wa.me/5554966692720</v>
+        <v>https://wa.me/5519940827190</v>
       </c>
       <c r="D9" t="str">
-        <v>marcio.marques@outlook.com</v>
+        <v>emerson.pinheiro@icloud.com</v>
       </c>
       <c r="E9" t="str">
-        <v>Caxias do Sul</v>
+        <v>Campinas</v>
       </c>
       <c r="F9" t="str">
-        <v>RS</v>
+        <v>SP</v>
       </c>
       <c r="G9" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H9">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="I9" t="str">
-        <v>22/01/2026</v>
+        <v>25/03/2026</v>
       </c>
       <c r="J9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K9">
-        <v>7149</v>
+        <v>2490</v>
       </c>
       <c r="L9">
-        <v>2383</v>
+        <v>2490</v>
       </c>
       <c r="M9">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N9" t="str">
-        <v>Bota</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O9" t="str">
-        <v>marrom</v>
+        <v>whisky</v>
       </c>
       <c r="P9" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q9">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="R9">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="S9" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Marcelo Correia</v>
+        <v>Luis Lacerda Siqueira</v>
       </c>
       <c r="B10" t="str">
-        <v>+55 (15) 99632-5371</v>
+        <v>+55 (92) 94012-8861</v>
       </c>
       <c r="C10" t="str">
-        <v>https://wa.me/5515996325371</v>
+        <v>https://wa.me/5592940128861</v>
       </c>
       <c r="D10" t="str">
-        <v/>
+        <v>luis.lacerda@hotmail.com</v>
       </c>
       <c r="E10" t="str">
-        <v>Sorocaba</v>
+        <v>Manaus</v>
       </c>
       <c r="F10" t="str">
-        <v>SP</v>
+        <v>AM</v>
       </c>
       <c r="G10" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H10">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="I10" t="str">
-        <v>04/11/2025</v>
+        <v>13/12/2025</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
       <c r="K10">
-        <v>1990</v>
+        <v>2470</v>
       </c>
       <c r="L10">
-        <v>1990</v>
+        <v>2470</v>
       </c>
       <c r="M10">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="N10" t="str">
-        <v>Derby</v>
+        <v>Loafer</v>
       </c>
       <c r="O10" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P10" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q10">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="R10">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="S10" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Danilo Ferreira Andrade</v>
+        <v>Francisco Vasconcelos Camargo</v>
       </c>
       <c r="B11" t="str">
-        <v>+55 (32) 97466-7635</v>
+        <v>+55 (32) 98964-2828</v>
       </c>
       <c r="C11" t="str">
-        <v>https://wa.me/5532974667635</v>
+        <v>https://wa.me/5532989642828</v>
       </c>
       <c r="D11" t="str">
-        <v>danilo.ferreira@outlook.com</v>
+        <v>francisco.vasconcelos@uol.com.br</v>
       </c>
       <c r="E11" t="str">
         <v>Juiz de Fora</v>
       </c>
       <c r="F11" t="str">
         <v>MG</v>
       </c>
       <c r="G11" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H11">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="I11" t="str">
-        <v>13/01/2026</v>
+        <v>22/03/2026</v>
       </c>
       <c r="J11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K11">
-        <v>2257</v>
+        <v>2290</v>
       </c>
       <c r="L11">
-        <v>1128.5</v>
+        <v>2290</v>
       </c>
       <c r="M11">
         <v>43</v>
       </c>
       <c r="N11" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O11" t="str">
-        <v>preto</v>
+        <v>bordo</v>
       </c>
       <c r="P11" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q11">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="R11">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="S11" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Luis Lacerda Siqueira</v>
+        <v>Mauricio Gomes</v>
       </c>
       <c r="B12" t="str">
-        <v>+55 (92) 94012-8861</v>
+        <v>+55 (51) 96334-7701</v>
       </c>
       <c r="C12" t="str">
-        <v>https://wa.me/5592940128861</v>
+        <v>https://wa.me/5551963347701</v>
       </c>
       <c r="D12" t="str">
-        <v>luis.lacerda@hotmail.com</v>
+        <v>mauricio.gomes@outlook.com</v>
       </c>
       <c r="E12" t="str">
-        <v>Manaus</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F12" t="str">
-        <v>AM</v>
+        <v>RS</v>
       </c>
       <c r="G12" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H12">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="I12" t="str">
-        <v>13/12/2025</v>
+        <v>16/02/2026</v>
       </c>
       <c r="J12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K12">
-        <v>2470</v>
+        <v>5080</v>
       </c>
       <c r="L12">
-        <v>2470</v>
+        <v>2540</v>
       </c>
       <c r="M12">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="N12" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O12" t="str">
-        <v>preto</v>
+        <v>bordo</v>
       </c>
       <c r="P12" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q12">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="R12">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="S12" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Raul Batista Barros</v>
+        <v>Marcelo Correia</v>
       </c>
       <c r="B13" t="str">
-        <v>+55 (19) 92012-0946</v>
+        <v>+55 (15) 99632-5371</v>
       </c>
       <c r="C13" t="str">
-        <v>https://wa.me/5519920120946</v>
+        <v>https://wa.me/5515996325371</v>
       </c>
       <c r="D13" t="str">
-        <v>raul.batista@gmail.com</v>
+        <v/>
       </c>
       <c r="E13" t="str">
-        <v>Campinas</v>
+        <v>Sorocaba</v>
       </c>
       <c r="F13" t="str">
         <v>SP</v>
       </c>
       <c r="G13" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H13">
-        <v>266</v>
+        <v>348</v>
       </c>
       <c r="I13" t="str">
-        <v>27/11/2025</v>
+        <v>04/11/2025</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13">
         <v>1990</v>
       </c>
       <c r="L13">
         <v>1990</v>
       </c>
       <c r="M13">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="N13" t="str">
         <v>Derby</v>
       </c>
       <c r="O13" t="str">
-        <v>whisky</v>
+        <v>azul</v>
       </c>
       <c r="P13" t="str">
         <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q13">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="R13">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="S13" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Guilherme Garcia Duarte</v>
+        <v>Raul Batista Barros</v>
       </c>
       <c r="B14" t="str">
-        <v>+55 (81) 92677-9002</v>
+        <v>+55 (19) 92012-0946</v>
       </c>
       <c r="C14" t="str">
-        <v>https://wa.me/5581926779002</v>
+        <v>https://wa.me/5519920120946</v>
       </c>
       <c r="D14" t="str">
-        <v>guilherme.garcia@yahoo.com.br</v>
+        <v>raul.batista@gmail.com</v>
       </c>
       <c r="E14" t="str">
-        <v>Recife</v>
+        <v>Campinas</v>
       </c>
       <c r="F14" t="str">
-        <v>PE</v>
+        <v>SP</v>
       </c>
       <c r="G14" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H14">
-        <v>190</v>
+        <v>325</v>
       </c>
       <c r="I14" t="str">
-        <v>11/02/2026</v>
+        <v>27/11/2025</v>
       </c>
       <c r="J14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K14">
-        <v>4960</v>
+        <v>1990</v>
       </c>
       <c r="L14">
-        <v>2480</v>
+        <v>1990</v>
       </c>
       <c r="M14">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N14" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O14" t="str">
-        <v>preto</v>
+        <v>whisky</v>
       </c>
       <c r="P14" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q14">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="R14">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="S14" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Francisco Nogueira</v>
+        <v>Gustavo Campos Fonseca</v>
       </c>
       <c r="B15" t="str">
-        <v>+55 (13) 93044-0601</v>
+        <v>+55 (43) 94980-2152</v>
       </c>
       <c r="C15" t="str">
-        <v>https://wa.me/5513930440601</v>
+        <v>https://wa.me/5543949802152</v>
       </c>
       <c r="D15" t="str">
-        <v>francisco.nogueira@hotmail.com</v>
+        <v>gustavo.campos@uol.com.br</v>
       </c>
       <c r="E15" t="str">
-        <v>Santos</v>
+        <v>Londrina</v>
       </c>
       <c r="F15" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G15" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H15">
-        <v>255</v>
+        <v>191</v>
       </c>
       <c r="I15" t="str">
-        <v>08/12/2025</v>
+        <v>10/04/2026</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15">
         <v>1890</v>
       </c>
       <c r="L15">
         <v>1890</v>
       </c>
       <c r="M15">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N15" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O15" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P15" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q15">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="R15">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="S15" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Tomas Lima</v>
+        <v>Guilherme Fernandes</v>
       </c>
       <c r="B16" t="str">
-        <v>+55 (83) 97141-9466</v>
+        <v>+55 (19) 95081-4029</v>
       </c>
       <c r="C16" t="str">
-        <v>https://wa.me/5583971419466</v>
+        <v>https://wa.me/5519950814029</v>
       </c>
       <c r="D16" t="str">
-        <v>tomas.lima@uol.com.br</v>
+        <v>guilherme.fernandes@hotmail.com</v>
       </c>
       <c r="E16" t="str">
-        <v>Joao Pessoa</v>
+        <v>Campinas</v>
       </c>
       <c r="F16" t="str">
-        <v>PB</v>
+        <v>SP</v>
       </c>
       <c r="G16" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H16">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="I16" t="str">
-        <v>26/12/2025</v>
+        <v>04/04/2026</v>
       </c>
       <c r="J16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K16">
-        <v>1890</v>
+        <v>4170</v>
       </c>
       <c r="L16">
-        <v>1890</v>
+        <v>2085</v>
       </c>
       <c r="M16">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N16" t="str">
         <v>Oxford</v>
       </c>
       <c r="O16" t="str">
         <v>preto</v>
       </c>
       <c r="P16" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q16">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="R16">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="S16" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Bernardo Oliveira Correia</v>
+        <v>Hugo Nogueira Monteiro</v>
       </c>
       <c r="B17" t="str">
-        <v>+55 (67) 95723-4853</v>
+        <v>+55 (75) 94195-0106</v>
       </c>
       <c r="C17" t="str">
-        <v>https://wa.me/5567957234853</v>
+        <v>https://wa.me/5575941950106</v>
       </c>
       <c r="D17" t="str">
-        <v>bernardo.oliveira@icloud.com</v>
+        <v>hugo.nogueira@icloud.com</v>
       </c>
       <c r="E17" t="str">
-        <v>Campo Grande</v>
+        <v>Feira de Santana</v>
       </c>
       <c r="F17" t="str">
-        <v>MS</v>
+        <v>BA</v>
       </c>
       <c r="G17" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H17">
-        <v>302</v>
+        <v>228</v>
       </c>
       <c r="I17" t="str">
-        <v>22/10/2025</v>
+        <v>04/03/2026</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
       <c r="K17">
         <v>2390</v>
       </c>
       <c r="L17">
         <v>2390</v>
       </c>
       <c r="M17">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N17" t="str">
         <v>Bota</v>
       </c>
       <c r="O17" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P17" t="str">
         <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q17">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="R17">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="S17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Nicolas Barros Dias</v>
+        <v>Francisco Nogueira</v>
       </c>
       <c r="B18" t="str">
-        <v>+55 (14) 92789-1799</v>
+        <v>+55 (13) 93044-0601</v>
       </c>
       <c r="C18" t="str">
-        <v>https://wa.me/5514927891799</v>
+        <v>https://wa.me/5513930440601</v>
       </c>
       <c r="D18" t="str">
-        <v>nicolas.barros@gmail.com</v>
+        <v>francisco.nogueira@hotmail.com</v>
       </c>
       <c r="E18" t="str">
-        <v>Bauru</v>
+        <v>Santos</v>
       </c>
       <c r="F18" t="str">
         <v>SP</v>
       </c>
       <c r="G18" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H18">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="I18" t="str">
-        <v>17/10/2025</v>
+        <v>08/12/2025</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
       <c r="K18">
-        <v>2290</v>
+        <v>1890</v>
       </c>
       <c r="L18">
-        <v>2290</v>
+        <v>1890</v>
       </c>
       <c r="M18">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N18" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O18" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P18" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q18">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="R18">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="S18" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Victor Costa</v>
+        <v>Tomas Lima</v>
       </c>
       <c r="B19" t="str">
-        <v>+55 (86) 96854-2617</v>
+        <v>+55 (83) 97141-9466</v>
       </c>
       <c r="C19" t="str">
-        <v>https://wa.me/5586968542617</v>
+        <v>https://wa.me/5583971419466</v>
       </c>
       <c r="D19" t="str">
-        <v>victor.costa@icloud.com</v>
+        <v>tomas.lima@uol.com.br</v>
       </c>
       <c r="E19" t="str">
-        <v>Teresina</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F19" t="str">
-        <v>PI</v>
+        <v>PB</v>
       </c>
       <c r="G19" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H19">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="I19" t="str">
-        <v>31/10/2025</v>
+        <v>26/12/2025</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19">
         <v>1890</v>
       </c>
       <c r="L19">
         <v>1890</v>
       </c>
       <c r="M19">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N19" t="str">
         <v>Oxford</v>
       </c>
       <c r="O19" t="str">
         <v>preto</v>
       </c>
       <c r="P19" t="str">
         <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q19">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="R19">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="S19" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Mateus Correia Oliveira</v>
+        <v>Enzo Falcao Pinto</v>
       </c>
       <c r="B20" t="str">
-        <v>+55 (47) 91310-7415</v>
+        <v>+55 (11) 95281-1742</v>
       </c>
       <c r="C20" t="str">
-        <v>https://wa.me/5547913107415</v>
+        <v>https://wa.me/5511952811742</v>
       </c>
       <c r="D20" t="str">
-        <v/>
+        <v>enzo.falcao@outlook.com</v>
       </c>
       <c r="E20" t="str">
-        <v>Blumenau</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F20" t="str">
-        <v>SC</v>
+        <v>SP</v>
       </c>
       <c r="G20" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H20">
-        <v>321</v>
+        <v>237</v>
       </c>
       <c r="I20" t="str">
-        <v>03/10/2025</v>
+        <v>23/02/2026</v>
       </c>
       <c r="J20">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K20">
-        <v>4780</v>
+        <v>700</v>
       </c>
       <c r="L20">
-        <v>2390</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>175</v>
+      </c>
+      <c r="M20" t="str">
+        <v/>
       </c>
       <c r="N20" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O20" t="str">
-        <v>marrom</v>
+        <v/>
       </c>
       <c r="P20" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q20">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="R20">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="S20" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Nicolas Carvalho</v>
+        <v>Joaquim Silva</v>
       </c>
       <c r="B21" t="str">
-        <v>+55 (32) 99011-7913</v>
+        <v>+55 (11) 99485-9064</v>
       </c>
       <c r="C21" t="str">
-        <v>https://wa.me/5532990117913</v>
+        <v>https://wa.me/5511994859064</v>
       </c>
       <c r="D21" t="str">
-        <v>nicolas.carvalho@gmail.com</v>
+        <v/>
       </c>
       <c r="E21" t="str">
-        <v>Juiz de Fora</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F21" t="str">
-        <v>MG</v>
+        <v>SP</v>
       </c>
       <c r="G21" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H21">
-        <v>282</v>
+        <v>222</v>
       </c>
       <c r="I21" t="str">
-        <v>11/11/2025</v>
+        <v>10/03/2026</v>
       </c>
       <c r="J21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K21">
-        <v>5959</v>
+        <v>358</v>
       </c>
       <c r="L21">
-        <v>1986.33</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>89.5</v>
+      </c>
+      <c r="M21" t="str">
+        <v/>
       </c>
       <c r="N21" t="str">
-        <v>Derby</v>
+        <v/>
       </c>
       <c r="O21" t="str">
-        <v>marrom</v>
+        <v/>
       </c>
       <c r="P21" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q21">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="R21">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="S21" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Fernando Pacheco</v>
+        <v>Hugo Cardoso</v>
       </c>
       <c r="B22" t="str">
-        <v>+55 (22) 94334-8245</v>
+        <v>+55 (21) 91446-7955</v>
       </c>
       <c r="C22" t="str">
-        <v>https://wa.me/5522943348245</v>
+        <v>https://wa.me/5521914467955</v>
       </c>
       <c r="D22" t="str">
-        <v>fernando.pacheco@hotmail.com</v>
+        <v>hugo.cardoso@uol.com.br</v>
       </c>
       <c r="E22" t="str">
-        <v>Campos dos Goytacazes</v>
+        <v>Rio de Janeiro</v>
       </c>
       <c r="F22" t="str">
         <v>RJ</v>
       </c>
       <c r="G22" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H22">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="I22" t="str">
-        <v>05/12/2025</v>
+        <v>15/01/2026</v>
       </c>
       <c r="J22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K22">
-        <v>298</v>
+        <v>2290</v>
       </c>
       <c r="L22">
-        <v>99.33</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2290</v>
+      </c>
+      <c r="M22">
+        <v>42</v>
       </c>
       <c r="N22" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O22" t="str">
-        <v/>
+        <v>marrom</v>
       </c>
       <c r="P22" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q22">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="R22">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="S22" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Gilberto Bittencourt</v>
+        <v>Sergio Vieira</v>
       </c>
       <c r="B23" t="str">
-        <v>+55 (86) 93730-2395</v>
+        <v>+55 (11) 97701-6506</v>
       </c>
       <c r="C23" t="str">
-        <v>https://wa.me/5586937302395</v>
+        <v>https://wa.me/5511977016506</v>
       </c>
       <c r="D23" t="str">
-        <v>gilberto.bittencourt@icloud.com</v>
+        <v>sergio.vieira@gmail.com</v>
       </c>
       <c r="E23" t="str">
-        <v>Teresina</v>
+        <v>Sao Paulo</v>
       </c>
       <c r="F23" t="str">
-        <v>PI</v>
+        <v>SP</v>
       </c>
       <c r="G23" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H23">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="I23" t="str">
-        <v>09/02/2026</v>
+        <v>15/03/2026</v>
       </c>
       <c r="J23">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K23">
-        <v>8709</v>
+        <v>7370</v>
       </c>
       <c r="L23">
-        <v>2177.25</v>
+        <v>2456.67</v>
       </c>
       <c r="M23">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N23" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O23" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P23" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q23">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="R23">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="S23" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Alexandre Ferreira Falcao</v>
+        <v>Felipe Queiroz</v>
       </c>
       <c r="B24" t="str">
-        <v>+55 (82) 92746-1565</v>
+        <v>+55 (12) 96575-5203</v>
       </c>
       <c r="C24" t="str">
-        <v>https://wa.me/5582927461565</v>
+        <v>https://wa.me/5512965755203</v>
       </c>
       <c r="D24" t="str">
-        <v>alexandre.ferreira@outlook.com</v>
+        <v>felipe.queiroz@yahoo.com.br</v>
       </c>
       <c r="E24" t="str">
-        <v>Maceio</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F24" t="str">
-        <v>AL</v>
+        <v>SP</v>
       </c>
       <c r="G24" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H24">
-        <v>320</v>
+        <v>283</v>
       </c>
       <c r="I24" t="str">
-        <v>04/10/2025</v>
+        <v>08/01/2026</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
       <c r="K24">
-        <v>2090</v>
+        <v>2390</v>
       </c>
       <c r="L24">
-        <v>2090</v>
+        <v>2390</v>
       </c>
       <c r="M24">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N24" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O24" t="str">
-        <v>bordo</v>
+        <v>preto</v>
       </c>
       <c r="P24" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q24">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="R24">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S24" t="str">
         <v/>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Jose Vasconcelos</v>
+        <v>Flavio Souza Moraes</v>
       </c>
       <c r="B25" t="str">
-        <v>+55 (11) 94577-5579</v>
+        <v>+55 (11) 97385-0933</v>
       </c>
       <c r="C25" t="str">
-        <v>https://wa.me/5511945775579</v>
+        <v>https://wa.me/5511973850933</v>
       </c>
       <c r="D25" t="str">
-        <v>jose.vasconcelos@gmail.com</v>
+        <v>flavio.souza@uol.com.br</v>
       </c>
       <c r="E25" t="str">
         <v>Santo Andre</v>
       </c>
       <c r="F25" t="str">
         <v>SP</v>
       </c>
       <c r="G25" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H25">
-        <v>329</v>
+        <v>227</v>
       </c>
       <c r="I25" t="str">
-        <v>25/09/2025</v>
+        <v>05/03/2026</v>
       </c>
       <c r="J25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K25">
-        <v>1990</v>
+        <v>7440</v>
       </c>
       <c r="L25">
-        <v>1990</v>
+        <v>2480</v>
       </c>
       <c r="M25">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N25" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O25" t="str">
-        <v>whisky</v>
+        <v>preto</v>
       </c>
       <c r="P25" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q25">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="R25">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="S25" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Paulo Moreira</v>
+        <v>Marcio Marques Oliveira</v>
       </c>
       <c r="B26" t="str">
-        <v>+55 (21) 93044-7795</v>
+        <v>+55 (54) 96669-2720</v>
       </c>
       <c r="C26" t="str">
-        <v>https://wa.me/5521930447795</v>
+        <v>https://wa.me/5554966692720</v>
       </c>
       <c r="D26" t="str">
-        <v>paulo.moreira@icloud.com</v>
+        <v>marcio.marques@outlook.com</v>
       </c>
       <c r="E26" t="str">
-        <v>Niteroi</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F26" t="str">
-        <v>RJ</v>
+        <v>RS</v>
       </c>
       <c r="G26" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H26">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="I26" t="str">
-        <v>08/11/2025</v>
+        <v>22/01/2026</v>
       </c>
       <c r="J26">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K26">
-        <v>8850</v>
+        <v>7149</v>
       </c>
       <c r="L26">
-        <v>2212.5</v>
+        <v>2383</v>
       </c>
       <c r="M26">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N26" t="str">
         <v>Bota</v>
       </c>
       <c r="O26" t="str">
         <v>marrom</v>
       </c>
       <c r="P26" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q26">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="R26">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="S26" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Caio Moraes Lima</v>
+        <v>Danilo Ferreira Andrade</v>
       </c>
       <c r="B27" t="str">
-        <v>+55 (65) 93043-0216</v>
+        <v>+55 (32) 97466-7635</v>
       </c>
       <c r="C27" t="str">
-        <v>https://wa.me/5565930430216</v>
+        <v>https://wa.me/5532974667635</v>
       </c>
       <c r="D27" t="str">
-        <v/>
+        <v>danilo.ferreira@outlook.com</v>
       </c>
       <c r="E27" t="str">
-        <v>Cuiaba</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F27" t="str">
-        <v>MT</v>
+        <v>MG</v>
       </c>
       <c r="G27" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H27">
-        <v>336</v>
+        <v>278</v>
       </c>
       <c r="I27" t="str">
-        <v>18/09/2025</v>
+        <v>13/01/2026</v>
       </c>
       <c r="J27">
         <v>2</v>
       </c>
       <c r="K27">
-        <v>2250</v>
+        <v>2257</v>
       </c>
       <c r="L27">
-        <v>1125</v>
+        <v>1128.5</v>
       </c>
       <c r="M27">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N27" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O27" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P27" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q27">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="R27">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="S27" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Icaro Barros</v>
+        <v>Gustavo Medeiros</v>
       </c>
       <c r="B28" t="str">
-        <v>+55 (43) 94664-1332</v>
+        <v>+55 (15) 97089-9901</v>
       </c>
       <c r="C28" t="str">
-        <v>https://wa.me/5543946641332</v>
+        <v>https://wa.me/5515970899901</v>
       </c>
       <c r="D28" t="str">
-        <v>icaro.barros@outlook.com</v>
+        <v>gustavo.medeiros@gmail.com</v>
       </c>
       <c r="E28" t="str">
-        <v>Londrina</v>
+        <v>Sorocaba</v>
       </c>
       <c r="F28" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G28" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H28">
-        <v>330</v>
+        <v>235</v>
       </c>
       <c r="I28" t="str">
-        <v>24/09/2025</v>
+        <v>25/02/2026</v>
       </c>
       <c r="J28">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K28">
-        <v>6868</v>
+        <v>3980</v>
       </c>
       <c r="L28">
-        <v>2289.33</v>
+        <v>1990</v>
       </c>
       <c r="M28">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="N28" t="str">
-        <v>Monk Strap</v>
+        <v>Loafer</v>
       </c>
       <c r="O28" t="str">
-        <v>preto</v>
+        <v>whisky</v>
       </c>
       <c r="P28" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q28">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="R28">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="S28" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Ricardo Souza Costa</v>
+        <v>Guilherme Garcia Duarte</v>
       </c>
       <c r="B29" t="str">
-        <v>+55 (67) 98388-3648</v>
+        <v>+55 (81) 92677-9002</v>
       </c>
       <c r="C29" t="str">
-        <v>https://wa.me/5567983883648</v>
+        <v>https://wa.me/5581926779002</v>
       </c>
       <c r="D29" t="str">
-        <v>ricardo.souza@icloud.com</v>
+        <v>guilherme.garcia@yahoo.com.br</v>
       </c>
       <c r="E29" t="str">
-        <v>Campo Grande</v>
+        <v>Recife</v>
       </c>
       <c r="F29" t="str">
-        <v>MS</v>
+        <v>PE</v>
       </c>
       <c r="G29" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H29">
-        <v>282</v>
+        <v>249</v>
       </c>
       <c r="I29" t="str">
-        <v>11/11/2025</v>
+        <v>11/02/2026</v>
       </c>
       <c r="J29">
         <v>2</v>
       </c>
       <c r="K29">
-        <v>5060</v>
+        <v>4960</v>
       </c>
       <c r="L29">
-        <v>2530</v>
+        <v>2480</v>
       </c>
       <c r="M29">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="N29" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O29" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P29" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q29">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="R29">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="S29" t="str">
         <v/>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Paulo Teixeira</v>
+        <v>Bernardo Oliveira Correia</v>
       </c>
       <c r="B30" t="str">
-        <v>+55 (85) 99165-9101</v>
+        <v>+55 (67) 95723-4853</v>
       </c>
       <c r="C30" t="str">
-        <v>https://wa.me/5585991659101</v>
+        <v>https://wa.me/5567957234853</v>
       </c>
       <c r="D30" t="str">
-        <v>paulo.teixeira@uol.com.br</v>
+        <v>bernardo.oliveira@icloud.com</v>
       </c>
       <c r="E30" t="str">
-        <v>Fortaleza</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F30" t="str">
-        <v>CE</v>
+        <v>MS</v>
       </c>
       <c r="G30" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H30">
-        <v>278</v>
+        <v>361</v>
       </c>
       <c r="I30" t="str">
-        <v>15/11/2025</v>
+        <v>22/10/2025</v>
       </c>
       <c r="J30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K30">
-        <v>680</v>
+        <v>2390</v>
       </c>
       <c r="L30">
-        <v>340</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2390</v>
+      </c>
+      <c r="M30">
+        <v>45</v>
       </c>
       <c r="N30" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O30" t="str">
-        <v/>
+        <v>marrom</v>
       </c>
       <c r="P30" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q30">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="R30">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="S30" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Nelson Sampaio Alves</v>
+        <v>Victor Costa</v>
       </c>
       <c r="B31" t="str">
-        <v>+55 (13) 99730-4980</v>
+        <v>+55 (86) 96854-2617</v>
       </c>
       <c r="C31" t="str">
-        <v>https://wa.me/5513997304980</v>
+        <v>https://wa.me/5586968542617</v>
       </c>
       <c r="D31" t="str">
-        <v>nelson.sampaio@yahoo.com.br</v>
+        <v>victor.costa@icloud.com</v>
       </c>
       <c r="E31" t="str">
-        <v>Santos</v>
+        <v>Teresina</v>
       </c>
       <c r="F31" t="str">
-        <v>SP</v>
+        <v>PI</v>
       </c>
       <c r="G31" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H31">
-        <v>255</v>
+        <v>352</v>
       </c>
       <c r="I31" t="str">
-        <v>08/12/2025</v>
+        <v>31/10/2025</v>
       </c>
       <c r="J31">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K31">
-        <v>1360</v>
+        <v>1890</v>
       </c>
       <c r="L31">
-        <v>453.33</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1890</v>
+      </c>
+      <c r="M31">
+        <v>45</v>
       </c>
       <c r="N31" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O31" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P31" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q31">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="R31">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="S31" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Rogerio Ferreira Falcao</v>
+        <v>Nicolas Carvalho</v>
       </c>
       <c r="B32" t="str">
-        <v>+55 (44) 96638-0234</v>
+        <v>+55 (32) 99011-7913</v>
       </c>
       <c r="C32" t="str">
-        <v>https://wa.me/5544966380234</v>
+        <v>https://wa.me/5532990117913</v>
       </c>
       <c r="D32" t="str">
-        <v>rogerio.ferreira@outlook.com</v>
+        <v>nicolas.carvalho@gmail.com</v>
       </c>
       <c r="E32" t="str">
-        <v>Maringa</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F32" t="str">
-        <v>PR</v>
+        <v>MG</v>
       </c>
       <c r="G32" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H32">
-        <v>317</v>
+        <v>341</v>
       </c>
       <c r="I32" t="str">
-        <v>07/10/2025</v>
+        <v>11/11/2025</v>
       </c>
       <c r="J32">
         <v>3</v>
       </c>
       <c r="K32">
-        <v>4720</v>
+        <v>5959</v>
       </c>
       <c r="L32">
-        <v>1573.33</v>
+        <v>1986.33</v>
       </c>
       <c r="M32">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N32" t="str">
-        <v>Loafer</v>
+        <v>Derby</v>
       </c>
       <c r="O32" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P32" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q32">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="R32">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="S32" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Carlos Ferreira</v>
+        <v>Fernando Pacheco</v>
       </c>
       <c r="B33" t="str">
-        <v>+55 (11) 93517-3046</v>
+        <v>+55 (22) 94334-8245</v>
       </c>
       <c r="C33" t="str">
-        <v>https://wa.me/5511935173046</v>
+        <v>https://wa.me/5522943348245</v>
       </c>
       <c r="D33" t="str">
-        <v>carlos.ferreira@yahoo.com.br</v>
+        <v>fernando.pacheco@hotmail.com</v>
       </c>
       <c r="E33" t="str">
-        <v>Santo Andre</v>
+        <v>Campos dos Goytacazes</v>
       </c>
       <c r="F33" t="str">
-        <v>SP</v>
+        <v>RJ</v>
       </c>
       <c r="G33" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H33">
-        <v>208</v>
+        <v>317</v>
       </c>
       <c r="I33" t="str">
-        <v>24/01/2026</v>
+        <v>05/12/2025</v>
       </c>
       <c r="J33">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K33">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="L33">
-        <v>290</v>
+        <v>99.33</v>
       </c>
       <c r="M33" t="str">
         <v/>
       </c>
       <c r="N33" t="str">
         <v/>
       </c>
       <c r="O33" t="str">
         <v/>
       </c>
       <c r="P33" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q33">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="R33">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="S33" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Gilberto Nascimento</v>
+        <v>Fernando Nogueira</v>
       </c>
       <c r="B34" t="str">
-        <v>+55 (54) 94644-4152</v>
+        <v>+55 (54) 91321-9577</v>
       </c>
       <c r="C34" t="str">
-        <v>https://wa.me/5554946444152</v>
+        <v>https://wa.me/5554913219577</v>
       </c>
       <c r="D34" t="str">
-        <v>gilberto.nascimento@uol.com.br</v>
+        <v>fernando.nogueira@icloud.com</v>
       </c>
       <c r="E34" t="str">
         <v>Caxias do Sul</v>
       </c>
       <c r="F34" t="str">
         <v>RS</v>
       </c>
       <c r="G34" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H34">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="I34" t="str">
-        <v>17/01/2026</v>
+        <v>05/04/2026</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
       <c r="K34">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="L34">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="M34" t="str">
         <v/>
       </c>
       <c r="N34" t="str">
         <v/>
       </c>
       <c r="O34" t="str">
         <v/>
       </c>
       <c r="P34" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q34">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="R34">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="S34" t="str">
         <v/>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Silvio Fernandes</v>
+        <v>Gilberto Bittencourt</v>
       </c>
       <c r="B35" t="str">
-        <v>+55 (62) 97664-8244</v>
+        <v>+55 (86) 93730-2395</v>
       </c>
       <c r="C35" t="str">
-        <v>https://wa.me/5562976648244</v>
+        <v>https://wa.me/5586937302395</v>
       </c>
       <c r="D35" t="str">
-        <v>silvio.fernandes@gmail.com</v>
+        <v>gilberto.bittencourt@icloud.com</v>
       </c>
       <c r="E35" t="str">
-        <v>Goiania</v>
+        <v>Teresina</v>
       </c>
       <c r="F35" t="str">
-        <v>GO</v>
+        <v>PI</v>
       </c>
       <c r="G35" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H35">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="I35" t="str">
-        <v>27/11/2025</v>
+        <v>09/02/2026</v>
       </c>
       <c r="J35">
         <v>4</v>
       </c>
       <c r="K35">
         <v>8709</v>
       </c>
       <c r="L35">
         <v>2177.25</v>
       </c>
       <c r="M35">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="N35" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O35" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P35" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q35">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="R35">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="S35" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Fernando Alves</v>
+        <v>Paulo Moreira</v>
       </c>
       <c r="B36" t="str">
-        <v>+55 (65) 97709-8300</v>
+        <v>+55 (21) 93044-7795</v>
       </c>
       <c r="C36" t="str">
-        <v>https://wa.me/5565977098300</v>
+        <v>https://wa.me/5521930447795</v>
       </c>
       <c r="D36" t="str">
-        <v>fernando.alves@gmail.com</v>
+        <v>paulo.moreira@icloud.com</v>
       </c>
       <c r="E36" t="str">
-        <v>Cuiaba</v>
+        <v>Niteroi</v>
       </c>
       <c r="F36" t="str">
-        <v>MT</v>
+        <v>RJ</v>
       </c>
       <c r="G36" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H36">
-        <v>227</v>
+        <v>344</v>
       </c>
       <c r="I36" t="str">
-        <v>05/01/2026</v>
+        <v>08/11/2025</v>
       </c>
       <c r="J36">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K36">
-        <v>390</v>
+        <v>8850</v>
       </c>
       <c r="L36">
-        <v>390</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2212.5</v>
+      </c>
+      <c r="M36">
+        <v>39</v>
       </c>
       <c r="N36" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O36" t="str">
-        <v/>
+        <v>marrom</v>
       </c>
       <c r="P36" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q36">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="R36">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="S36" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Joao Carvalho</v>
+        <v>Francisco Leite Duarte</v>
       </c>
       <c r="B37" t="str">
-        <v>+55 (27) 91203-9550</v>
+        <v>+55 (61) 98234-4281</v>
       </c>
       <c r="C37" t="str">
-        <v>https://wa.me/5527912039550</v>
+        <v>https://wa.me/5561982344281</v>
       </c>
       <c r="D37" t="str">
-        <v/>
+        <v>francisco.leite@uol.com.br</v>
       </c>
       <c r="E37" t="str">
-        <v>Vitoria</v>
+        <v>Brasilia</v>
       </c>
       <c r="F37" t="str">
-        <v>ES</v>
+        <v>DF</v>
       </c>
       <c r="G37" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H37">
-        <v>236</v>
+        <v>203</v>
       </c>
       <c r="I37" t="str">
-        <v>27/12/2025</v>
+        <v>29/03/2026</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
       <c r="K37">
-        <v>149</v>
+        <v>89</v>
       </c>
       <c r="L37">
-        <v>149</v>
+        <v>89</v>
       </c>
       <c r="M37" t="str">
         <v/>
       </c>
       <c r="N37" t="str">
         <v/>
       </c>
       <c r="O37" t="str">
         <v/>
       </c>
       <c r="P37" t="str">
-        <v>Creme Nutridor Saphir | Pommadier</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q37">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="R37">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="S37" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Caio Coutinho</v>
+        <v>Ricardo Souza Costa</v>
       </c>
       <c r="B38" t="str">
-        <v>+55 (84) 91780-8623</v>
+        <v>+55 (67) 98388-3648</v>
       </c>
       <c r="C38" t="str">
-        <v>https://wa.me/5584917808623</v>
+        <v>https://wa.me/5567983883648</v>
       </c>
       <c r="D38" t="str">
-        <v>caio.coutinho@icloud.com</v>
+        <v>ricardo.souza@icloud.com</v>
       </c>
       <c r="E38" t="str">
-        <v>Natal</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F38" t="str">
-        <v>RN</v>
+        <v>MS</v>
       </c>
       <c r="G38" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H38">
         <v>341</v>
       </c>
       <c r="I38" t="str">
-        <v>13/09/2025</v>
+        <v>11/11/2025</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
       <c r="K38">
-        <v>929</v>
+        <v>5060</v>
       </c>
       <c r="L38">
-        <v>464.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2530</v>
+      </c>
+      <c r="M38">
+        <v>43</v>
       </c>
       <c r="N38" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O38" t="str">
-        <v/>
+        <v>marrom</v>
       </c>
       <c r="P38" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q38">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="R38">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="S38" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Gustavo Cunha</v>
+        <v>Gabriel Freitas Lima</v>
       </c>
       <c r="B39" t="str">
-        <v>+55 (11) 98931-3199</v>
+        <v>+55 (31) 96419-7067</v>
       </c>
       <c r="C39" t="str">
-        <v>https://wa.me/5511989313199</v>
+        <v>https://wa.me/5531964197067</v>
       </c>
       <c r="D39" t="str">
-        <v>gustavo.cunha@gmail.com</v>
+        <v>gabriel.freitas@uol.com.br</v>
       </c>
       <c r="E39" t="str">
-        <v>Santo Andre</v>
+        <v>Belo Horizonte</v>
       </c>
       <c r="F39" t="str">
-        <v>SP</v>
+        <v>MG</v>
       </c>
       <c r="G39" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H39">
-        <v>271</v>
+        <v>216</v>
       </c>
       <c r="I39" t="str">
-        <v>22/11/2025</v>
+        <v>16/03/2026</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
       <c r="K39">
-        <v>390</v>
+        <v>89</v>
       </c>
       <c r="L39">
-        <v>390</v>
+        <v>89</v>
       </c>
       <c r="M39" t="str">
         <v/>
       </c>
       <c r="N39" t="str">
         <v/>
       </c>
       <c r="O39" t="str">
         <v/>
       </c>
       <c r="P39" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Escova de Crina | Wallford</v>
       </c>
       <c r="Q39">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="R39">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="S39" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Marcio Nunes</v>
+        <v>Paulo Teixeira</v>
       </c>
       <c r="B40" t="str">
-        <v>+55 (75) 97649-8985</v>
+        <v>+55 (85) 99165-9101</v>
       </c>
       <c r="C40" t="str">
-        <v>https://wa.me/5575976498985</v>
+        <v>https://wa.me/5585991659101</v>
       </c>
       <c r="D40" t="str">
-        <v/>
+        <v>paulo.teixeira@uol.com.br</v>
       </c>
       <c r="E40" t="str">
-        <v>Feira de Santana</v>
+        <v>Fortaleza</v>
       </c>
       <c r="F40" t="str">
-        <v>BA</v>
+        <v>CE</v>
       </c>
       <c r="G40" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H40">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="I40" t="str">
-        <v>13/09/2025</v>
+        <v>15/11/2025</v>
       </c>
       <c r="J40">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K40">
-        <v>6809</v>
+        <v>680</v>
       </c>
       <c r="L40">
-        <v>1702.25</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>340</v>
+      </c>
+      <c r="M40" t="str">
+        <v/>
       </c>
       <c r="N40" t="str">
-        <v>Derby</v>
+        <v/>
       </c>
       <c r="O40" t="str">
-        <v>whisky</v>
+        <v/>
       </c>
       <c r="P40" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q40">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="R40">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="S40" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Heitor Souza Soares</v>
+        <v>Nelson Sampaio Alves</v>
       </c>
       <c r="B41" t="str">
-        <v>+55 (54) 98282-6899</v>
+        <v>+55 (13) 99730-4980</v>
       </c>
       <c r="C41" t="str">
-        <v>https://wa.me/5554982826899</v>
+        <v>https://wa.me/5513997304980</v>
       </c>
       <c r="D41" t="str">
-        <v>heitor.souza@uol.com.br</v>
+        <v>nelson.sampaio@yahoo.com.br</v>
       </c>
       <c r="E41" t="str">
-        <v>Caxias do Sul</v>
+        <v>Santos</v>
       </c>
       <c r="F41" t="str">
-        <v>RS</v>
+        <v>SP</v>
       </c>
       <c r="G41" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H41">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="I41" t="str">
-        <v>03/10/2025</v>
+        <v>08/12/2025</v>
       </c>
       <c r="J41">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K41">
-        <v>60</v>
+        <v>1360</v>
       </c>
       <c r="L41">
-        <v>60</v>
+        <v>453.33</v>
       </c>
       <c r="M41" t="str">
         <v/>
       </c>
       <c r="N41" t="str">
         <v/>
       </c>
       <c r="O41" t="str">
         <v/>
       </c>
       <c r="P41" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q41">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="R41">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="S41" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Enzo Goncalves</v>
+        <v>Carlos Ferreira</v>
       </c>
       <c r="B42" t="str">
-        <v>+55 (18) 3476-4280</v>
+        <v>+55 (11) 93517-3046</v>
       </c>
       <c r="C42" t="str">
-        <v/>
+        <v>https://wa.me/5511935173046</v>
       </c>
       <c r="D42" t="str">
-        <v>enzo.goncalves@outlook.com</v>
+        <v>carlos.ferreira@yahoo.com.br</v>
       </c>
       <c r="E42" t="str">
-        <v>Presidente Prudente</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F42" t="str">
         <v>SP</v>
       </c>
       <c r="G42" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H42">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="I42" t="str">
-        <v>02/12/2025</v>
+        <v>24/01/2026</v>
       </c>
       <c r="J42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K42">
-        <v>5060</v>
+        <v>290</v>
       </c>
       <c r="L42">
-        <v>2530</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>290</v>
+      </c>
+      <c r="M42" t="str">
+        <v/>
       </c>
       <c r="N42" t="str">
-        <v>Monk Strap</v>
+        <v/>
       </c>
       <c r="O42" t="str">
-        <v>preto</v>
+        <v/>
       </c>
       <c r="P42" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q42">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R42">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="S42" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Carlos Campos</v>
+        <v>Silvio Fernandes</v>
       </c>
       <c r="B43" t="str">
-        <v>+55 (62) 5713-4064</v>
+        <v>+55 (62) 97664-8244</v>
       </c>
       <c r="C43" t="str">
-        <v/>
+        <v>https://wa.me/5562976648244</v>
       </c>
       <c r="D43" t="str">
-        <v>carlos.campos@hotmail.com</v>
+        <v>silvio.fernandes@gmail.com</v>
       </c>
       <c r="E43" t="str">
         <v>Goiania</v>
       </c>
       <c r="F43" t="str">
         <v>GO</v>
       </c>
       <c r="G43" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H43">
-        <v>275</v>
+        <v>325</v>
       </c>
       <c r="I43" t="str">
-        <v>18/11/2025</v>
+        <v>27/11/2025</v>
       </c>
       <c r="J43">
+        <v>4</v>
+      </c>
+      <c r="K43">
+        <v>8709</v>
+      </c>
+      <c r="L43">
+        <v>2177.25</v>
+      </c>
+      <c r="M43">
+        <v>44</v>
+      </c>
+      <c r="N43" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O43" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P43" t="str">
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
+      </c>
+      <c r="Q43">
         <v>2</v>
       </c>
-      <c r="K43">
-[...19 lines deleted...]
-      </c>
       <c r="R43">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="S43" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Lucas Siqueira</v>
+        <v>Fernando Alves</v>
       </c>
       <c r="B44" t="str">
-        <v>+55 (98) 2586-2961</v>
+        <v>+55 (65) 97709-8300</v>
       </c>
       <c r="C44" t="str">
-        <v/>
+        <v>https://wa.me/5565977098300</v>
       </c>
       <c r="D44" t="str">
-        <v>lucas.siqueira@outlook.com</v>
+        <v>fernando.alves@gmail.com</v>
       </c>
       <c r="E44" t="str">
-        <v>Sao Luis</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F44" t="str">
-        <v>MA</v>
+        <v>MT</v>
       </c>
       <c r="G44" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H44">
-        <v>308</v>
+        <v>286</v>
       </c>
       <c r="I44" t="str">
-        <v>16/10/2025</v>
+        <v>05/01/2026</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
       <c r="K44">
-        <v>2670</v>
+        <v>390</v>
       </c>
       <c r="L44">
-        <v>2670</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>390</v>
+      </c>
+      <c r="M44" t="str">
+        <v/>
       </c>
       <c r="N44" t="str">
-        <v>Loafer</v>
+        <v/>
       </c>
       <c r="O44" t="str">
-        <v>conhaque</v>
+        <v/>
       </c>
       <c r="P44" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q44">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R44">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="S44" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Silvio Vieira</v>
+        <v>Joao Carvalho</v>
       </c>
       <c r="B45" t="str">
-        <v>11 9999</v>
+        <v>+55 (27) 91203-9550</v>
       </c>
       <c r="C45" t="str">
-        <v/>
+        <v>https://wa.me/5527912039550</v>
       </c>
       <c r="D45" t="str">
-        <v>silvio.vieira@outlook.com</v>
+        <v/>
       </c>
       <c r="E45" t="str">
-        <v>Caxias do Sul</v>
+        <v>Vitoria</v>
       </c>
       <c r="F45" t="str">
-        <v>RS</v>
+        <v>ES</v>
       </c>
       <c r="G45" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H45">
-        <v>198</v>
+        <v>295</v>
       </c>
       <c r="I45" t="str">
-        <v>03/02/2026</v>
+        <v>27/12/2025</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
       <c r="K45">
-        <v>2280</v>
+        <v>149</v>
       </c>
       <c r="L45">
-        <v>2280</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>149</v>
+      </c>
+      <c r="M45" t="str">
+        <v/>
       </c>
       <c r="N45" t="str">
-        <v>Loafer</v>
+        <v/>
       </c>
       <c r="O45" t="str">
-        <v>marrom</v>
+        <v/>
       </c>
       <c r="P45" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Creme Nutridor Saphir | Pommadier</v>
       </c>
       <c r="Q45">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R45">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="S45" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Mateus Pereira</v>
+        <v>Gilberto Nascimento</v>
       </c>
       <c r="B46" t="str">
-        <v>+55 (65) 92670-3985</v>
+        <v>+55 (54) 94644-4152</v>
       </c>
       <c r="C46" t="str">
-        <v>https://wa.me/5565926703985</v>
+        <v>https://wa.me/5554946444152</v>
       </c>
       <c r="D46" t="str">
-        <v/>
+        <v>gilberto.nascimento@uol.com.br</v>
       </c>
       <c r="E46" t="str">
-        <v>Cuiaba</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F46" t="str">
-        <v>MT</v>
+        <v>RS</v>
       </c>
       <c r="G46" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H46">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="I46" t="str">
-        <v>17/11/2025</v>
+        <v>17/01/2026</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
       <c r="K46">
-        <v>2180</v>
+        <v>60</v>
       </c>
       <c r="L46">
-        <v>2180</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>60</v>
+      </c>
+      <c r="M46" t="str">
+        <v/>
       </c>
       <c r="N46" t="str">
-        <v>Loafer</v>
+        <v/>
       </c>
       <c r="O46" t="str">
-        <v>preto</v>
+        <v/>
       </c>
       <c r="P46" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q46">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R46">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="S46" t="str">
         <v/>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Bruno Martins</v>
+        <v>Gustavo Cunha</v>
       </c>
       <c r="B47" t="str">
-        <v>5,51199E+12</v>
+        <v>+55 (11) 98931-3199</v>
       </c>
       <c r="C47" t="str">
-        <v/>
+        <v>https://wa.me/5511989313199</v>
       </c>
       <c r="D47" t="str">
-        <v>bruno.martins@icloud.com</v>
+        <v>gustavo.cunha@gmail.com</v>
       </c>
       <c r="E47" t="str">
-        <v>Campinas</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F47" t="str">
         <v>SP</v>
       </c>
       <c r="G47" t="str">
         <v>6 a 12 meses sem comprar</v>
       </c>
       <c r="H47">
-        <v>196</v>
+        <v>330</v>
       </c>
       <c r="I47" t="str">
-        <v>05/02/2026</v>
+        <v>22/11/2025</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
       <c r="K47">
+        <v>390</v>
+      </c>
+      <c r="L47">
+        <v>390</v>
+      </c>
+      <c r="M47" t="str">
+        <v/>
+      </c>
+      <c r="N47" t="str">
+        <v/>
+      </c>
+      <c r="O47" t="str">
+        <v/>
+      </c>
+      <c r="P47" t="str">
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
+      </c>
+      <c r="Q47">
+        <v>1</v>
+      </c>
+      <c r="R47">
+        <v>11</v>
+      </c>
+      <c r="S47" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>Enzo Goncalves</v>
+      </c>
+      <c r="B48" t="str">
+        <v>+55 (18) 3476-4280</v>
+      </c>
+      <c r="C48" t="str">
+        <v/>
+      </c>
+      <c r="D48" t="str">
+        <v>enzo.goncalves@outlook.com</v>
+      </c>
+      <c r="E48" t="str">
+        <v>Presidente Prudente</v>
+      </c>
+      <c r="F48" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G48" t="str">
+        <v>6 a 12 meses sem comprar</v>
+      </c>
+      <c r="H48">
+        <v>320</v>
+      </c>
+      <c r="I48" t="str">
+        <v>02/12/2025</v>
+      </c>
+      <c r="J48">
+        <v>2</v>
+      </c>
+      <c r="K48">
+        <v>5060</v>
+      </c>
+      <c r="L48">
+        <v>2530</v>
+      </c>
+      <c r="M48">
+        <v>42</v>
+      </c>
+      <c r="N48" t="str">
+        <v>Monk Strap</v>
+      </c>
+      <c r="O48" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P48" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q48">
+        <v>0</v>
+      </c>
+      <c r="R48">
+        <v>63</v>
+      </c>
+      <c r="S48" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>Carlos Campos</v>
+      </c>
+      <c r="B49" t="str">
+        <v>+55 (62) 5713-4064</v>
+      </c>
+      <c r="C49" t="str">
+        <v/>
+      </c>
+      <c r="D49" t="str">
+        <v>carlos.campos@hotmail.com</v>
+      </c>
+      <c r="E49" t="str">
+        <v>Goiania</v>
+      </c>
+      <c r="F49" t="str">
+        <v>GO</v>
+      </c>
+      <c r="G49" t="str">
+        <v>6 a 12 meses sem comprar</v>
+      </c>
+      <c r="H49">
+        <v>334</v>
+      </c>
+      <c r="I49" t="str">
+        <v>18/11/2025</v>
+      </c>
+      <c r="J49">
+        <v>2</v>
+      </c>
+      <c r="K49">
+        <v>4680</v>
+      </c>
+      <c r="L49">
+        <v>2340</v>
+      </c>
+      <c r="M49">
+        <v>39</v>
+      </c>
+      <c r="N49" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O49" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P49" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q49">
+        <v>0</v>
+      </c>
+      <c r="R49">
+        <v>58</v>
+      </c>
+      <c r="S49" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>Eduardo Souza</v>
+      </c>
+      <c r="B50" t="str">
+        <v>+55 11 1234-5678</v>
+      </c>
+      <c r="C50" t="str">
+        <v/>
+      </c>
+      <c r="D50" t="str">
+        <v>eduardo.souza@gmail.com</v>
+      </c>
+      <c r="E50" t="str">
+        <v>Maceio</v>
+      </c>
+      <c r="F50" t="str">
+        <v>AL</v>
+      </c>
+      <c r="G50" t="str">
+        <v>6 a 12 meses sem comprar</v>
+      </c>
+      <c r="H50">
+        <v>182</v>
+      </c>
+      <c r="I50" t="str">
+        <v>19/04/2026</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
+      </c>
+      <c r="K50">
+        <v>2550</v>
+      </c>
+      <c r="L50">
+        <v>2550</v>
+      </c>
+      <c r="M50">
+        <v>42</v>
+      </c>
+      <c r="N50" t="str">
+        <v>Monk Strap</v>
+      </c>
+      <c r="O50" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P50" t="str">
+        <v>Monk Masculino | Neo Double Buckle</v>
+      </c>
+      <c r="Q50">
+        <v>0</v>
+      </c>
+      <c r="R50">
+        <v>65</v>
+      </c>
+      <c r="S50" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>Silvio Vieira</v>
+      </c>
+      <c r="B51" t="str">
+        <v>11 9999</v>
+      </c>
+      <c r="C51" t="str">
+        <v/>
+      </c>
+      <c r="D51" t="str">
+        <v>silvio.vieira@outlook.com</v>
+      </c>
+      <c r="E51" t="str">
+        <v>Caxias do Sul</v>
+      </c>
+      <c r="F51" t="str">
+        <v>RS</v>
+      </c>
+      <c r="G51" t="str">
+        <v>6 a 12 meses sem comprar</v>
+      </c>
+      <c r="H51">
+        <v>257</v>
+      </c>
+      <c r="I51" t="str">
+        <v>03/02/2026</v>
+      </c>
+      <c r="J51">
+        <v>1</v>
+      </c>
+      <c r="K51">
+        <v>2280</v>
+      </c>
+      <c r="L51">
+        <v>2280</v>
+      </c>
+      <c r="M51">
+        <v>41</v>
+      </c>
+      <c r="N51" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O51" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P51" t="str">
+        <v>Loafer Masculino | Neo Penny</v>
+      </c>
+      <c r="Q51">
+        <v>0</v>
+      </c>
+      <c r="R51">
+        <v>48</v>
+      </c>
+      <c r="S51" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>Mateus Pereira</v>
+      </c>
+      <c r="B52" t="str">
+        <v>+55 (65) 92670-3985</v>
+      </c>
+      <c r="C52" t="str">
+        <v>https://wa.me/5565926703985</v>
+      </c>
+      <c r="D52" t="str">
+        <v/>
+      </c>
+      <c r="E52" t="str">
+        <v>Cuiaba</v>
+      </c>
+      <c r="F52" t="str">
+        <v>MT</v>
+      </c>
+      <c r="G52" t="str">
+        <v>6 a 12 meses sem comprar</v>
+      </c>
+      <c r="H52">
+        <v>335</v>
+      </c>
+      <c r="I52" t="str">
+        <v>17/11/2025</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
+      </c>
+      <c r="K52">
+        <v>2180</v>
+      </c>
+      <c r="L52">
+        <v>2180</v>
+      </c>
+      <c r="M52">
+        <v>42</v>
+      </c>
+      <c r="N52" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O52" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P52" t="str">
+        <v>Loafer Masculino | Neo Penny</v>
+      </c>
+      <c r="Q52">
+        <v>0</v>
+      </c>
+      <c r="R52">
+        <v>50</v>
+      </c>
+      <c r="S52" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>Bruno Martins</v>
+      </c>
+      <c r="B53" t="str">
+        <v>5,51199E+12</v>
+      </c>
+      <c r="C53" t="str">
+        <v/>
+      </c>
+      <c r="D53" t="str">
+        <v>bruno.martins@icloud.com</v>
+      </c>
+      <c r="E53" t="str">
+        <v>Campinas</v>
+      </c>
+      <c r="F53" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G53" t="str">
+        <v>6 a 12 meses sem comprar</v>
+      </c>
+      <c r="H53">
+        <v>255</v>
+      </c>
+      <c r="I53" t="str">
+        <v>05/02/2026</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+      <c r="K53">
         <v>1890</v>
       </c>
-      <c r="L47">
+      <c r="L53">
         <v>1890</v>
       </c>
-      <c r="M47">
+      <c r="M53">
         <v>44</v>
       </c>
-      <c r="N47" t="str">
+      <c r="N53" t="str">
         <v>Loafer</v>
       </c>
-      <c r="O47" t="str">
+      <c r="O53" t="str">
         <v>bordo</v>
       </c>
-      <c r="P47" t="str">
+      <c r="P53" t="str">
         <v>Loafer Masculino | Neo Penny</v>
       </c>
-      <c r="Q47">
+      <c r="Q53">
         <v>0</v>
       </c>
-      <c r="R47">
-[...2 lines deleted...]
-      <c r="S47" t="str">
+      <c r="R53">
+        <v>35</v>
+      </c>
+      <c r="S53" t="str">
         <v>John</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:S47"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:S53"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Clientes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 