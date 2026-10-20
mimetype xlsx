--- v0 (2026-08-22)
+++ v1 (2026-10-20)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S19"/>
+  <dimension ref="A1:S28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="26.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="30.83203125" customWidth="1"/>
     <col min="4" max="4" width="26.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="5.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="8.83203125" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
     <col min="12" max="12" width="12.83203125" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="16.83203125" customWidth="1"/>
     <col min="15" max="15" width="14.83203125" customWidth="1"/>
     <col min="16" max="16" width="34.83203125" customWidth="1"/>
     <col min="17" max="17" width="9.83203125" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" customWidth="1"/>
     <col min="19" max="19" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -518,1092 +518,1623 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Samuel Nogueira</v>
       </c>
       <c r="B2" t="str">
         <v>+55 (12) 91305-0979</v>
       </c>
       <c r="C2" t="str">
         <v>https://wa.me/5512913050979</v>
       </c>
       <c r="D2" t="str">
         <v>samuel.nogueira@outlook.com</v>
       </c>
       <c r="E2" t="str">
         <v>Sao Jose dos Campos</v>
       </c>
       <c r="F2" t="str">
         <v>SP</v>
       </c>
       <c r="G2" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H2">
-        <v>397</v>
+        <v>456</v>
       </c>
       <c r="I2" t="str">
         <v>19/07/2025</v>
       </c>
       <c r="J2">
         <v>4</v>
       </c>
       <c r="K2">
         <v>8258</v>
       </c>
       <c r="L2">
         <v>2064.5</v>
       </c>
       <c r="M2">
         <v>42</v>
       </c>
       <c r="N2" t="str">
         <v>Derby</v>
       </c>
       <c r="O2" t="str">
         <v>preto</v>
       </c>
       <c r="P2" t="str">
         <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q2">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="R2">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="S2" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Jorge Teixeira</v>
       </c>
       <c r="B3" t="str">
         <v>+55 (13) 92337-8258</v>
       </c>
       <c r="C3" t="str">
         <v>https://wa.me/5513923378258</v>
       </c>
       <c r="D3" t="str">
         <v>jorge.teixeira@hotmail.com</v>
       </c>
       <c r="E3" t="str">
         <v>Santos</v>
       </c>
       <c r="F3" t="str">
         <v>SP</v>
       </c>
       <c r="G3" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H3">
-        <v>400</v>
+        <v>459</v>
       </c>
       <c r="I3" t="str">
         <v>16/07/2025</v>
       </c>
       <c r="J3">
         <v>3</v>
       </c>
       <c r="K3">
         <v>7380</v>
       </c>
       <c r="L3">
         <v>2460</v>
       </c>
       <c r="M3">
         <v>44</v>
       </c>
       <c r="N3" t="str">
         <v>Oxford</v>
       </c>
       <c r="O3" t="str">
         <v>bordo</v>
       </c>
       <c r="P3" t="str">
         <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R3">
         <v>53</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Icaro Duarte</v>
+        <v>Icaro Barros</v>
       </c>
       <c r="B4" t="str">
-        <v>+55 (11) 94386-8217</v>
+        <v>+55 (43) 94664-1332</v>
       </c>
       <c r="C4" t="str">
-        <v>https://wa.me/5511943868217</v>
+        <v>https://wa.me/5543946641332</v>
       </c>
       <c r="D4" t="str">
-        <v>icaro.duarte@uol.com.br</v>
+        <v>icaro.barros@outlook.com</v>
       </c>
       <c r="E4" t="str">
-        <v>Santo Andre</v>
+        <v>Londrina</v>
       </c>
       <c r="F4" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G4" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H4">
-        <v>594</v>
+        <v>389</v>
       </c>
       <c r="I4" t="str">
-        <v>03/01/2025</v>
+        <v>24/09/2025</v>
       </c>
       <c r="J4">
         <v>3</v>
       </c>
       <c r="K4">
-        <v>5850</v>
+        <v>6868</v>
       </c>
       <c r="L4">
-        <v>1950</v>
+        <v>2289.33</v>
       </c>
       <c r="M4">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N4" t="str">
-        <v>Loafer</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O4" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P4" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q4">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="R4">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="S4" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Gabriel Martins</v>
+        <v>Marcio Nunes</v>
       </c>
       <c r="B5" t="str">
-        <v>+55 (16) 97778-8653</v>
+        <v>+55 (75) 97649-8985</v>
       </c>
       <c r="C5" t="str">
-        <v>https://wa.me/5516977788653</v>
+        <v>https://wa.me/5575976498985</v>
       </c>
       <c r="D5" t="str">
-        <v>gabriel.martins@yahoo.com.br</v>
+        <v/>
       </c>
       <c r="E5" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Feira de Santana</v>
       </c>
       <c r="F5" t="str">
-        <v>SP</v>
+        <v>BA</v>
       </c>
       <c r="G5" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H5">
-        <v>451</v>
+        <v>400</v>
       </c>
       <c r="I5" t="str">
-        <v>26/05/2025</v>
+        <v>13/09/2025</v>
       </c>
       <c r="J5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K5">
-        <v>4080</v>
+        <v>6809</v>
       </c>
       <c r="L5">
-        <v>2040</v>
+        <v>1702.25</v>
       </c>
       <c r="M5">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" t="str">
         <v>Derby</v>
       </c>
       <c r="O5" t="str">
-        <v>azul</v>
+        <v>whisky</v>
       </c>
       <c r="P5" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R5">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="S5" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Heitor Macedo</v>
+        <v>Icaro Duarte</v>
       </c>
       <c r="B6" t="str">
-        <v>+55 (65) 96189-2541</v>
+        <v>+55 (11) 94386-8217</v>
       </c>
       <c r="C6" t="str">
-        <v>https://wa.me/5565961892541</v>
+        <v>https://wa.me/5511943868217</v>
       </c>
       <c r="D6" t="str">
-        <v>heitor.macedo@icloud.com</v>
+        <v>icaro.duarte@uol.com.br</v>
       </c>
       <c r="E6" t="str">
-        <v>Cuiaba</v>
+        <v>Santo Andre</v>
       </c>
       <c r="F6" t="str">
-        <v>MT</v>
+        <v>SP</v>
       </c>
       <c r="G6" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H6">
-        <v>666</v>
+        <v>653</v>
       </c>
       <c r="I6" t="str">
-        <v>23/10/2024</v>
+        <v>03/01/2025</v>
       </c>
       <c r="J6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K6">
-        <v>2690</v>
+        <v>5850</v>
       </c>
       <c r="L6">
-        <v>2690</v>
+        <v>1950</v>
       </c>
       <c r="M6">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="N6" t="str">
-        <v>Oxford</v>
+        <v>Loafer</v>
       </c>
       <c r="O6" t="str">
         <v>marrom</v>
       </c>
       <c r="P6" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q6">
         <v>1</v>
       </c>
       <c r="R6">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="S6" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Eduardo Carvalho</v>
+        <v>Roberto Teixeira Rodrigues</v>
       </c>
       <c r="B7" t="str">
-        <v>+55 (19) 93851-4587</v>
+        <v>+55 (83) 97614-2104</v>
       </c>
       <c r="C7" t="str">
-        <v>https://wa.me/5519938514587</v>
+        <v>https://wa.me/5583976142104</v>
       </c>
       <c r="D7" t="str">
-        <v>eduardo.carvalho@uol.com.br</v>
+        <v>roberto.teixeira@hotmail.com</v>
       </c>
       <c r="E7" t="str">
-        <v>Campinas</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F7" t="str">
-        <v>SP</v>
+        <v>PB</v>
       </c>
       <c r="G7" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H7">
-        <v>601</v>
+        <v>420</v>
       </c>
       <c r="I7" t="str">
-        <v>27/12/2024</v>
+        <v>24/08/2025</v>
       </c>
       <c r="J7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K7">
-        <v>2480</v>
+        <v>4780</v>
       </c>
       <c r="L7">
-        <v>2480</v>
+        <v>2390</v>
       </c>
       <c r="M7">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N7" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O7" t="str">
-        <v>bordo</v>
+        <v>conhaque</v>
       </c>
       <c r="P7" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q7">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="R7">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="S7" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Murilo Batista</v>
+        <v>Mateus Correia Oliveira</v>
       </c>
       <c r="B8" t="str">
-        <v>+55 (84) 96305-2772</v>
+        <v>+55 (47) 91310-7415</v>
       </c>
       <c r="C8" t="str">
-        <v>https://wa.me/5584963052772</v>
+        <v>https://wa.me/5547913107415</v>
       </c>
       <c r="D8" t="str">
-        <v>murilo.batista@yahoo.com.br</v>
+        <v/>
       </c>
       <c r="E8" t="str">
-        <v>Natal</v>
+        <v>Blumenau</v>
       </c>
       <c r="F8" t="str">
-        <v>RN</v>
+        <v>SC</v>
       </c>
       <c r="G8" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H8">
-        <v>609</v>
+        <v>380</v>
       </c>
       <c r="I8" t="str">
-        <v>19/12/2024</v>
+        <v>03/10/2025</v>
       </c>
       <c r="J8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K8">
-        <v>2388</v>
+        <v>4780</v>
       </c>
       <c r="L8">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="M8">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N8" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O8" t="str">
-        <v>preto</v>
+        <v>marrom</v>
       </c>
       <c r="P8" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q8">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="R8">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="S8" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Cesar Mendes</v>
+        <v>Rogerio Ferreira Falcao</v>
       </c>
       <c r="B9" t="str">
-        <v>+55 (44) 93588-0158</v>
+        <v>+55 (44) 96638-0234</v>
       </c>
       <c r="C9" t="str">
-        <v>https://wa.me/5544935880158</v>
+        <v>https://wa.me/5544966380234</v>
       </c>
       <c r="D9" t="str">
-        <v>cesar.mendes@outlook.com</v>
+        <v>rogerio.ferreira@outlook.com</v>
       </c>
       <c r="E9" t="str">
         <v>Maringa</v>
       </c>
       <c r="F9" t="str">
         <v>PR</v>
       </c>
       <c r="G9" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H9">
-        <v>592</v>
+        <v>376</v>
       </c>
       <c r="I9" t="str">
-        <v>05/01/2025</v>
+        <v>07/10/2025</v>
       </c>
       <c r="J9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K9">
-        <v>2290</v>
+        <v>4720</v>
       </c>
       <c r="L9">
-        <v>2290</v>
+        <v>1573.33</v>
       </c>
       <c r="M9">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N9" t="str">
-        <v>Bota</v>
+        <v>Loafer</v>
       </c>
       <c r="O9" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P9" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="R9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S9" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Andre Lopes Garcia</v>
+        <v>Gabriel Martins</v>
       </c>
       <c r="B10" t="str">
-        <v>+55 (81) 95136-6841</v>
+        <v>+55 (16) 97778-8653</v>
       </c>
       <c r="C10" t="str">
-        <v>https://wa.me/5581951366841</v>
+        <v>https://wa.me/5516977788653</v>
       </c>
       <c r="D10" t="str">
-        <v>andre.lopes@hotmail.com</v>
+        <v>gabriel.martins@yahoo.com.br</v>
       </c>
       <c r="E10" t="str">
-        <v>Recife</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F10" t="str">
-        <v>PE</v>
+        <v>SP</v>
       </c>
       <c r="G10" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H10">
-        <v>427</v>
+        <v>510</v>
       </c>
       <c r="I10" t="str">
-        <v>19/06/2025</v>
+        <v>26/05/2025</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K10">
-        <v>2290</v>
+        <v>4080</v>
       </c>
       <c r="L10">
-        <v>2290</v>
+        <v>2040</v>
       </c>
       <c r="M10">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="N10" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O10" t="str">
-        <v>conhaque</v>
+        <v>azul</v>
       </c>
       <c r="P10" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="R10">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="S10" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Felipe Machado</v>
+        <v>Heitor Macedo</v>
       </c>
       <c r="B11" t="str">
-        <v>+55 (62) 98177-7020</v>
+        <v>+55 (65) 96189-2541</v>
       </c>
       <c r="C11" t="str">
-        <v>https://wa.me/5562981777020</v>
+        <v>https://wa.me/5565961892541</v>
       </c>
       <c r="D11" t="str">
-        <v>felipe.machado@yahoo.com.br</v>
+        <v>heitor.macedo@icloud.com</v>
       </c>
       <c r="E11" t="str">
-        <v>Goiania</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F11" t="str">
-        <v>GO</v>
+        <v>MT</v>
       </c>
       <c r="G11" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H11">
-        <v>609</v>
+        <v>725</v>
       </c>
       <c r="I11" t="str">
-        <v>19/12/2024</v>
+        <v>23/10/2024</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
       <c r="K11">
-        <v>2190</v>
+        <v>2690</v>
       </c>
       <c r="L11">
-        <v>2190</v>
+        <v>2690</v>
       </c>
       <c r="M11">
         <v>45</v>
       </c>
       <c r="N11" t="str">
         <v>Oxford</v>
       </c>
       <c r="O11" t="str">
         <v>marrom</v>
       </c>
       <c r="P11" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q11">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="R11">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="S11" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Cesar Macedo</v>
+        <v>Eduardo Carvalho</v>
       </c>
       <c r="B12" t="str">
-        <v>+55 (41) 92287-2483</v>
+        <v>+55 (19) 93851-4587</v>
       </c>
       <c r="C12" t="str">
-        <v>https://wa.me/5541922872483</v>
+        <v>https://wa.me/5519938514587</v>
       </c>
       <c r="D12" t="str">
-        <v/>
+        <v>eduardo.carvalho@uol.com.br</v>
       </c>
       <c r="E12" t="str">
-        <v>Curitiba</v>
+        <v>Campinas</v>
       </c>
       <c r="F12" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G12" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H12">
-        <v>403</v>
+        <v>660</v>
       </c>
       <c r="I12" t="str">
-        <v>13/07/2025</v>
+        <v>27/12/2024</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
       <c r="K12">
-        <v>2190</v>
+        <v>2480</v>
       </c>
       <c r="L12">
-        <v>2190</v>
+        <v>2480</v>
       </c>
       <c r="M12">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N12" t="str">
-        <v>Oxford</v>
+        <v>Derby</v>
       </c>
       <c r="O12" t="str">
-        <v>marrom</v>
+        <v>bordo</v>
       </c>
       <c r="P12" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q12">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="R12">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S12" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Eduardo Pacheco Nunes</v>
+        <v>Emerson Santos Braga</v>
       </c>
       <c r="B13" t="str">
-        <v>+55 (32) 99178-1357</v>
+        <v>+55 (53) 96795-9148</v>
       </c>
       <c r="C13" t="str">
-        <v>https://wa.me/5532991781357</v>
+        <v>https://wa.me/5553967959148</v>
       </c>
       <c r="D13" t="str">
-        <v>eduardo.pacheco@uol.com.br</v>
+        <v>emerson.santos@gmail.com</v>
       </c>
       <c r="E13" t="str">
-        <v>Juiz de Fora</v>
+        <v>Pelotas</v>
       </c>
       <c r="F13" t="str">
-        <v>MG</v>
+        <v>RS</v>
       </c>
       <c r="G13" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H13">
-        <v>698</v>
+        <v>415</v>
       </c>
       <c r="I13" t="str">
-        <v>21/09/2024</v>
+        <v>29/08/2025</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
       <c r="K13">
-        <v>2090</v>
+        <v>2450</v>
       </c>
       <c r="L13">
-        <v>2090</v>
+        <v>2450</v>
       </c>
       <c r="M13">
         <v>42</v>
       </c>
       <c r="N13" t="str">
-        <v>Derby</v>
+        <v>Bota</v>
       </c>
       <c r="O13" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P13" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q13">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="R13">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="S13" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Roberto Araujo</v>
+        <v>Murilo Batista</v>
       </c>
       <c r="B14" t="str">
-        <v>+55 (31) 97141-4188</v>
+        <v>+55 (84) 96305-2772</v>
       </c>
       <c r="C14" t="str">
-        <v>https://wa.me/5531971414188</v>
+        <v>https://wa.me/5584963052772</v>
       </c>
       <c r="D14" t="str">
-        <v>roberto.araujo@yahoo.com.br</v>
+        <v>murilo.batista@yahoo.com.br</v>
       </c>
       <c r="E14" t="str">
-        <v>Belo Horizonte</v>
+        <v>Natal</v>
       </c>
       <c r="F14" t="str">
-        <v>MG</v>
+        <v>RN</v>
       </c>
       <c r="G14" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H14">
-        <v>488</v>
+        <v>668</v>
       </c>
       <c r="I14" t="str">
-        <v>19/04/2025</v>
+        <v>19/12/2024</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
       <c r="K14">
-        <v>1950</v>
+        <v>2388</v>
       </c>
       <c r="L14">
-        <v>1950</v>
+        <v>2388</v>
       </c>
       <c r="M14">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N14" t="str">
-        <v>Loafer</v>
+        <v>Derby</v>
       </c>
       <c r="O14" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P14" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q14">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="R14">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="S14" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Roberto Pinto</v>
+        <v>Cesar Mendes</v>
       </c>
       <c r="B15" t="str">
-        <v>+55 (41) 94340-8426</v>
+        <v>+55 (44) 93588-0158</v>
       </c>
       <c r="C15" t="str">
-        <v>https://wa.me/5541943408426</v>
+        <v>https://wa.me/5544935880158</v>
       </c>
       <c r="D15" t="str">
-        <v>roberto.pinto@outlook.com</v>
+        <v>cesar.mendes@outlook.com</v>
       </c>
       <c r="E15" t="str">
-        <v>Curitiba</v>
+        <v>Maringa</v>
       </c>
       <c r="F15" t="str">
         <v>PR</v>
       </c>
       <c r="G15" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H15">
-        <v>694</v>
+        <v>651</v>
       </c>
       <c r="I15" t="str">
-        <v>25/09/2024</v>
+        <v>05/01/2025</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
       <c r="K15">
-        <v>1890</v>
+        <v>2290</v>
       </c>
       <c r="L15">
-        <v>1890</v>
+        <v>2290</v>
       </c>
       <c r="M15">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="N15" t="str">
-        <v>Loafer</v>
+        <v>Bota</v>
       </c>
       <c r="O15" t="str">
-        <v>azul</v>
+        <v>preto</v>
       </c>
       <c r="P15" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q15">
         <v>1</v>
       </c>
       <c r="R15">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="S15" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Carlos Melo</v>
+        <v>Nicolas Barros Dias</v>
       </c>
       <c r="B16" t="str">
-        <v>+55 (14) 95010-6914</v>
+        <v>+55 (14) 92789-1799</v>
       </c>
       <c r="C16" t="str">
-        <v>https://wa.me/5514950106914</v>
+        <v>https://wa.me/5514927891799</v>
       </c>
       <c r="D16" t="str">
-        <v>carlos.melo@yahoo.com.br</v>
+        <v>nicolas.barros@gmail.com</v>
       </c>
       <c r="E16" t="str">
         <v>Bauru</v>
       </c>
       <c r="F16" t="str">
         <v>SP</v>
       </c>
       <c r="G16" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H16">
-        <v>720</v>
+        <v>366</v>
       </c>
       <c r="I16" t="str">
-        <v>30/08/2024</v>
+        <v>17/10/2025</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
       <c r="K16">
-        <v>1890</v>
+        <v>2290</v>
       </c>
       <c r="L16">
-        <v>1890</v>
+        <v>2290</v>
       </c>
       <c r="M16">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N16" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O16" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P16" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q16">
         <v>21</v>
       </c>
       <c r="R16">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="S16" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Andre Queiroz Castro</v>
+        <v>Andre Lopes Garcia</v>
       </c>
       <c r="B17" t="str">
-        <v>+55 (83) 99849-8035</v>
+        <v>+55 (81) 95136-6841</v>
       </c>
       <c r="C17" t="str">
-        <v>https://wa.me/5583998498035</v>
+        <v>https://wa.me/5581951366841</v>
       </c>
       <c r="D17" t="str">
-        <v/>
+        <v>andre.lopes@hotmail.com</v>
       </c>
       <c r="E17" t="str">
-        <v>Joao Pessoa</v>
+        <v>Recife</v>
       </c>
       <c r="F17" t="str">
-        <v>PB</v>
+        <v>PE</v>
       </c>
       <c r="G17" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H17">
-        <v>433</v>
+        <v>486</v>
       </c>
       <c r="I17" t="str">
-        <v>13/06/2025</v>
+        <v>19/06/2025</v>
       </c>
       <c r="J17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K17">
-        <v>1170</v>
+        <v>2290</v>
       </c>
       <c r="L17">
-        <v>585</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2290</v>
+      </c>
+      <c r="M17">
+        <v>41</v>
       </c>
       <c r="N17" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O17" t="str">
-        <v/>
+        <v>conhaque</v>
       </c>
       <c r="P17" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q17">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R17">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="S17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Diego Monteiro</v>
+        <v>Caio Moraes Lima</v>
       </c>
       <c r="B18" t="str">
-        <v>+55 (51) 97984-5751</v>
+        <v>+55 (65) 93043-0216</v>
       </c>
       <c r="C18" t="str">
-        <v>https://wa.me/5551979845751</v>
+        <v>https://wa.me/5565930430216</v>
       </c>
       <c r="D18" t="str">
-        <v>diego.monteiro@yahoo.com.br</v>
+        <v/>
       </c>
       <c r="E18" t="str">
-        <v>Porto Alegre</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F18" t="str">
-        <v>RS</v>
+        <v>MT</v>
       </c>
       <c r="G18" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H18">
-        <v>522</v>
+        <v>395</v>
       </c>
       <c r="I18" t="str">
-        <v>16/03/2025</v>
+        <v>18/09/2025</v>
       </c>
       <c r="J18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K18">
-        <v>290</v>
+        <v>2250</v>
       </c>
       <c r="L18">
-        <v>290</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1125</v>
+      </c>
+      <c r="M18">
+        <v>42</v>
       </c>
       <c r="N18" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O18" t="str">
-        <v/>
+        <v>conhaque</v>
       </c>
       <c r="P18" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q18">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="R18">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="S18" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Jose Correia Coutinho</v>
+        <v>Felipe Machado</v>
       </c>
       <c r="B19" t="str">
-        <v>+55 (51) 95778-5900</v>
+        <v>+55 (62) 98177-7020</v>
       </c>
       <c r="C19" t="str">
-        <v>https://wa.me/5551957785900</v>
+        <v>https://wa.me/5562981777020</v>
       </c>
       <c r="D19" t="str">
-        <v>jose.correia@uol.com.br</v>
+        <v>felipe.machado@yahoo.com.br</v>
       </c>
       <c r="E19" t="str">
-        <v>Porto Alegre</v>
+        <v>Goiania</v>
       </c>
       <c r="F19" t="str">
-        <v>RS</v>
+        <v>GO</v>
       </c>
       <c r="G19" t="str">
         <v>1 a 2 anos sem comprar</v>
       </c>
       <c r="H19">
-        <v>409</v>
+        <v>668</v>
       </c>
       <c r="I19" t="str">
-        <v>07/07/2025</v>
+        <v>19/12/2024</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
       <c r="K19">
+        <v>2190</v>
+      </c>
+      <c r="L19">
+        <v>2190</v>
+      </c>
+      <c r="M19">
+        <v>45</v>
+      </c>
+      <c r="N19" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O19" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P19" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q19">
+        <v>29</v>
+      </c>
+      <c r="R19">
+        <v>41</v>
+      </c>
+      <c r="S19" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>Cesar Macedo</v>
+      </c>
+      <c r="B20" t="str">
+        <v>+55 (41) 92287-2483</v>
+      </c>
+      <c r="C20" t="str">
+        <v>https://wa.me/5541922872483</v>
+      </c>
+      <c r="D20" t="str">
+        <v/>
+      </c>
+      <c r="E20" t="str">
+        <v>Curitiba</v>
+      </c>
+      <c r="F20" t="str">
+        <v>PR</v>
+      </c>
+      <c r="G20" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H20">
+        <v>462</v>
+      </c>
+      <c r="I20" t="str">
+        <v>13/07/2025</v>
+      </c>
+      <c r="J20">
+        <v>1</v>
+      </c>
+      <c r="K20">
+        <v>2190</v>
+      </c>
+      <c r="L20">
+        <v>2190</v>
+      </c>
+      <c r="M20">
+        <v>42</v>
+      </c>
+      <c r="N20" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O20" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P20" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q20">
+        <v>7</v>
+      </c>
+      <c r="R20">
+        <v>33</v>
+      </c>
+      <c r="S20" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Alexandre Ferreira Falcao</v>
+      </c>
+      <c r="B21" t="str">
+        <v>+55 (82) 92746-1565</v>
+      </c>
+      <c r="C21" t="str">
+        <v>https://wa.me/5582927461565</v>
+      </c>
+      <c r="D21" t="str">
+        <v>alexandre.ferreira@outlook.com</v>
+      </c>
+      <c r="E21" t="str">
+        <v>Maceio</v>
+      </c>
+      <c r="F21" t="str">
+        <v>AL</v>
+      </c>
+      <c r="G21" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H21">
+        <v>379</v>
+      </c>
+      <c r="I21" t="str">
+        <v>04/10/2025</v>
+      </c>
+      <c r="J21">
+        <v>1</v>
+      </c>
+      <c r="K21">
+        <v>2090</v>
+      </c>
+      <c r="L21">
+        <v>2090</v>
+      </c>
+      <c r="M21">
+        <v>40</v>
+      </c>
+      <c r="N21" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O21" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P21" t="str">
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
+      </c>
+      <c r="Q21">
+        <v>17</v>
+      </c>
+      <c r="R21">
+        <v>35</v>
+      </c>
+      <c r="S21" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>Jose Vasconcelos</v>
+      </c>
+      <c r="B22" t="str">
+        <v>+55 (11) 94577-5579</v>
+      </c>
+      <c r="C22" t="str">
+        <v>https://wa.me/5511945775579</v>
+      </c>
+      <c r="D22" t="str">
+        <v>jose.vasconcelos@gmail.com</v>
+      </c>
+      <c r="E22" t="str">
+        <v>Santo Andre</v>
+      </c>
+      <c r="F22" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G22" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H22">
+        <v>388</v>
+      </c>
+      <c r="I22" t="str">
+        <v>25/09/2025</v>
+      </c>
+      <c r="J22">
+        <v>1</v>
+      </c>
+      <c r="K22">
+        <v>1990</v>
+      </c>
+      <c r="L22">
+        <v>1990</v>
+      </c>
+      <c r="M22">
+        <v>40</v>
+      </c>
+      <c r="N22" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O22" t="str">
+        <v>whisky</v>
+      </c>
+      <c r="P22" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q22">
+        <v>15</v>
+      </c>
+      <c r="R22">
+        <v>30</v>
+      </c>
+      <c r="S22" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>Roberto Araujo</v>
+      </c>
+      <c r="B23" t="str">
+        <v>+55 (31) 97141-4188</v>
+      </c>
+      <c r="C23" t="str">
+        <v>https://wa.me/5531971414188</v>
+      </c>
+      <c r="D23" t="str">
+        <v>roberto.araujo@yahoo.com.br</v>
+      </c>
+      <c r="E23" t="str">
+        <v>Belo Horizonte</v>
+      </c>
+      <c r="F23" t="str">
+        <v>MG</v>
+      </c>
+      <c r="G23" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H23">
+        <v>547</v>
+      </c>
+      <c r="I23" t="str">
+        <v>19/04/2025</v>
+      </c>
+      <c r="J23">
+        <v>1</v>
+      </c>
+      <c r="K23">
+        <v>1950</v>
+      </c>
+      <c r="L23">
+        <v>1950</v>
+      </c>
+      <c r="M23">
+        <v>41</v>
+      </c>
+      <c r="N23" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O23" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P23" t="str">
+        <v>Loafer Masculino | Neo Penny</v>
+      </c>
+      <c r="Q23">
+        <v>3</v>
+      </c>
+      <c r="R23">
+        <v>18</v>
+      </c>
+      <c r="S23" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>Andre Queiroz Castro</v>
+      </c>
+      <c r="B24" t="str">
+        <v>+55 (83) 99849-8035</v>
+      </c>
+      <c r="C24" t="str">
+        <v>https://wa.me/5583998498035</v>
+      </c>
+      <c r="D24" t="str">
+        <v/>
+      </c>
+      <c r="E24" t="str">
+        <v>Joao Pessoa</v>
+      </c>
+      <c r="F24" t="str">
+        <v>PB</v>
+      </c>
+      <c r="G24" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H24">
+        <v>492</v>
+      </c>
+      <c r="I24" t="str">
+        <v>13/06/2025</v>
+      </c>
+      <c r="J24">
+        <v>2</v>
+      </c>
+      <c r="K24">
+        <v>1170</v>
+      </c>
+      <c r="L24">
+        <v>585</v>
+      </c>
+      <c r="M24" t="str">
+        <v/>
+      </c>
+      <c r="N24" t="str">
+        <v/>
+      </c>
+      <c r="O24" t="str">
+        <v/>
+      </c>
+      <c r="P24" t="str">
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
+      </c>
+      <c r="Q24">
+        <v>0</v>
+      </c>
+      <c r="R24">
+        <v>15</v>
+      </c>
+      <c r="S24" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>Caio Coutinho</v>
+      </c>
+      <c r="B25" t="str">
+        <v>+55 (84) 91780-8623</v>
+      </c>
+      <c r="C25" t="str">
+        <v>https://wa.me/5584917808623</v>
+      </c>
+      <c r="D25" t="str">
+        <v>caio.coutinho@icloud.com</v>
+      </c>
+      <c r="E25" t="str">
+        <v>Natal</v>
+      </c>
+      <c r="F25" t="str">
+        <v>RN</v>
+      </c>
+      <c r="G25" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H25">
+        <v>400</v>
+      </c>
+      <c r="I25" t="str">
+        <v>13/09/2025</v>
+      </c>
+      <c r="J25">
+        <v>2</v>
+      </c>
+      <c r="K25">
+        <v>929</v>
+      </c>
+      <c r="L25">
+        <v>464.5</v>
+      </c>
+      <c r="M25" t="str">
+        <v/>
+      </c>
+      <c r="N25" t="str">
+        <v/>
+      </c>
+      <c r="O25" t="str">
+        <v/>
+      </c>
+      <c r="P25" t="str">
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
+      </c>
+      <c r="Q25">
+        <v>2</v>
+      </c>
+      <c r="R25">
+        <v>15</v>
+      </c>
+      <c r="S25" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>Diego Monteiro</v>
+      </c>
+      <c r="B26" t="str">
+        <v>+55 (51) 97984-5751</v>
+      </c>
+      <c r="C26" t="str">
+        <v>https://wa.me/5551979845751</v>
+      </c>
+      <c r="D26" t="str">
+        <v>diego.monteiro@yahoo.com.br</v>
+      </c>
+      <c r="E26" t="str">
+        <v>Porto Alegre</v>
+      </c>
+      <c r="F26" t="str">
+        <v>RS</v>
+      </c>
+      <c r="G26" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H26">
+        <v>581</v>
+      </c>
+      <c r="I26" t="str">
+        <v>16/03/2025</v>
+      </c>
+      <c r="J26">
+        <v>1</v>
+      </c>
+      <c r="K26">
+        <v>290</v>
+      </c>
+      <c r="L26">
+        <v>290</v>
+      </c>
+      <c r="M26" t="str">
+        <v/>
+      </c>
+      <c r="N26" t="str">
+        <v/>
+      </c>
+      <c r="O26" t="str">
+        <v/>
+      </c>
+      <c r="P26" t="str">
+        <v>Carteira de Couro Masculina | Slim</v>
+      </c>
+      <c r="Q26">
+        <v>0</v>
+      </c>
+      <c r="R26">
+        <v>9</v>
+      </c>
+      <c r="S26" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>Jose Correia Coutinho</v>
+      </c>
+      <c r="B27" t="str">
+        <v>+55 (51) 95778-5900</v>
+      </c>
+      <c r="C27" t="str">
+        <v>https://wa.me/5551957785900</v>
+      </c>
+      <c r="D27" t="str">
+        <v>jose.correia@uol.com.br</v>
+      </c>
+      <c r="E27" t="str">
+        <v>Porto Alegre</v>
+      </c>
+      <c r="F27" t="str">
+        <v>RS</v>
+      </c>
+      <c r="G27" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H27">
+        <v>468</v>
+      </c>
+      <c r="I27" t="str">
+        <v>07/07/2025</v>
+      </c>
+      <c r="J27">
+        <v>1</v>
+      </c>
+      <c r="K27">
         <v>89</v>
       </c>
-      <c r="L19">
+      <c r="L27">
         <v>89</v>
       </c>
-      <c r="M19" t="str">
-[...8 lines deleted...]
-      <c r="P19" t="str">
+      <c r="M27" t="str">
+        <v/>
+      </c>
+      <c r="N27" t="str">
+        <v/>
+      </c>
+      <c r="O27" t="str">
+        <v/>
+      </c>
+      <c r="P27" t="str">
         <v>Escova de Crina | Wallford</v>
       </c>
-      <c r="Q19">
+      <c r="Q27">
         <v>0</v>
       </c>
-      <c r="R19">
+      <c r="R27">
         <v>7</v>
       </c>
-      <c r="S19" t="str">
-        <v/>
+      <c r="S27" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>Heitor Souza Soares</v>
+      </c>
+      <c r="B28" t="str">
+        <v>+55 (54) 98282-6899</v>
+      </c>
+      <c r="C28" t="str">
+        <v>https://wa.me/5554982826899</v>
+      </c>
+      <c r="D28" t="str">
+        <v>heitor.souza@uol.com.br</v>
+      </c>
+      <c r="E28" t="str">
+        <v>Caxias do Sul</v>
+      </c>
+      <c r="F28" t="str">
+        <v>RS</v>
+      </c>
+      <c r="G28" t="str">
+        <v>1 a 2 anos sem comprar</v>
+      </c>
+      <c r="H28">
+        <v>380</v>
+      </c>
+      <c r="I28" t="str">
+        <v>03/10/2025</v>
+      </c>
+      <c r="J28">
+        <v>1</v>
+      </c>
+      <c r="K28">
+        <v>60</v>
+      </c>
+      <c r="L28">
+        <v>60</v>
+      </c>
+      <c r="M28" t="str">
+        <v/>
+      </c>
+      <c r="N28" t="str">
+        <v/>
+      </c>
+      <c r="O28" t="str">
+        <v/>
+      </c>
+      <c r="P28" t="str">
+        <v>Cadarco Encerado | Par</v>
+      </c>
+      <c r="Q28">
+        <v>0</v>
+      </c>
+      <c r="R28">
+        <v>6</v>
+      </c>
+      <c r="S28" t="str">
+        <v>John</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:S19"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:S28"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Clientes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 