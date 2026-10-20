--- v0 (2026-08-22)
+++ v1 (2026-10-20)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S4"/>
+  <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="26.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="30.83203125" customWidth="1"/>
     <col min="4" max="4" width="26.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="5.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="8.83203125" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
     <col min="12" max="12" width="12.83203125" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="16.83203125" customWidth="1"/>
     <col min="15" max="15" width="14.83203125" customWidth="1"/>
     <col min="16" max="16" width="34.83203125" customWidth="1"/>
     <col min="17" max="17" width="9.83203125" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" customWidth="1"/>
     <col min="19" max="19" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -518,51 +518,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Raul Ramos Tavares</v>
       </c>
       <c r="B2" t="str">
         <v>+55 (31) 96025-8638</v>
       </c>
       <c r="C2" t="str">
         <v>https://wa.me/5531960258638</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v>Belo Horizonte</v>
       </c>
       <c r="F2" t="str">
         <v>MG</v>
       </c>
       <c r="G2" t="str">
         <v>2 anos ou mais</v>
       </c>
       <c r="H2">
-        <v>901</v>
+        <v>960</v>
       </c>
       <c r="I2" t="str">
         <v>02/03/2024</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
         <v>2390</v>
       </c>
       <c r="L2">
         <v>2390</v>
       </c>
       <c r="M2">
         <v>38</v>
       </c>
       <c r="N2" t="str">
         <v>Bota</v>
       </c>
       <c r="O2" t="str">
         <v>whisky</v>
       </c>
       <c r="P2" t="str">
         <v>Chelsea Masculina | Neo</v>
       </c>
@@ -577,148 +577,325 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Joaquim Moreira</v>
       </c>
       <c r="B3" t="str">
         <v>+55 (12) 94764-2589</v>
       </c>
       <c r="C3" t="str">
         <v>https://wa.me/5512947642589</v>
       </c>
       <c r="D3" t="str">
         <v>joaquim.moreira@uol.com.br</v>
       </c>
       <c r="E3" t="str">
         <v>Sao Jose dos Campos</v>
       </c>
       <c r="F3" t="str">
         <v>SP</v>
       </c>
       <c r="G3" t="str">
         <v>2 anos ou mais</v>
       </c>
       <c r="H3">
-        <v>732</v>
+        <v>791</v>
       </c>
       <c r="I3" t="str">
         <v>18/08/2024</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
         <v>2379</v>
       </c>
       <c r="L3">
         <v>2379</v>
       </c>
       <c r="M3">
         <v>42</v>
       </c>
       <c r="N3" t="str">
         <v>Bota</v>
       </c>
       <c r="O3" t="str">
         <v>preto</v>
       </c>
       <c r="P3" t="str">
         <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q3">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="R3">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Fabio Ramos</v>
+        <v>Eduardo Pacheco Nunes</v>
       </c>
       <c r="B4" t="str">
-        <v>+55 (16) 93961-0348</v>
+        <v>+55 (32) 99178-1357</v>
       </c>
       <c r="C4" t="str">
-        <v>https://wa.me/5516939610348</v>
+        <v>https://wa.me/5532991781357</v>
       </c>
       <c r="D4" t="str">
-        <v>fabio.ramos@outlook.com</v>
+        <v>eduardo.pacheco@uol.com.br</v>
       </c>
       <c r="E4" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Juiz de Fora</v>
       </c>
       <c r="F4" t="str">
-        <v>SP</v>
+        <v>MG</v>
       </c>
       <c r="G4" t="str">
         <v>2 anos ou mais</v>
       </c>
       <c r="H4">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="I4" t="str">
-        <v>11/07/2024</v>
+        <v>21/09/2024</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>390</v>
+        <v>2090</v>
       </c>
       <c r="L4">
-        <v>390</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2090</v>
+      </c>
+      <c r="M4">
+        <v>42</v>
       </c>
       <c r="N4" t="str">
-        <v/>
+        <v>Derby</v>
       </c>
       <c r="O4" t="str">
-        <v/>
+        <v>azul</v>
       </c>
       <c r="P4" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q4">
         <v>0</v>
       </c>
       <c r="R4">
+        <v>24</v>
+      </c>
+      <c r="S4" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>Roberto Pinto</v>
+      </c>
+      <c r="B5" t="str">
+        <v>+55 (41) 94340-8426</v>
+      </c>
+      <c r="C5" t="str">
+        <v>https://wa.me/5541943408426</v>
+      </c>
+      <c r="D5" t="str">
+        <v>roberto.pinto@outlook.com</v>
+      </c>
+      <c r="E5" t="str">
+        <v>Curitiba</v>
+      </c>
+      <c r="F5" t="str">
+        <v>PR</v>
+      </c>
+      <c r="G5" t="str">
+        <v>2 anos ou mais</v>
+      </c>
+      <c r="H5">
+        <v>753</v>
+      </c>
+      <c r="I5" t="str">
+        <v>25/09/2024</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
+      </c>
+      <c r="K5">
+        <v>1890</v>
+      </c>
+      <c r="L5">
+        <v>1890</v>
+      </c>
+      <c r="M5">
+        <v>43</v>
+      </c>
+      <c r="N5" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O5" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P5" t="str">
+        <v>Loafer Masculino | Neo Penny</v>
+      </c>
+      <c r="Q5">
+        <v>0</v>
+      </c>
+      <c r="R5">
+        <v>17</v>
+      </c>
+      <c r="S5" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>Carlos Melo</v>
+      </c>
+      <c r="B6" t="str">
+        <v>+55 (14) 95010-6914</v>
+      </c>
+      <c r="C6" t="str">
+        <v>https://wa.me/5514950106914</v>
+      </c>
+      <c r="D6" t="str">
+        <v>carlos.melo@yahoo.com.br</v>
+      </c>
+      <c r="E6" t="str">
+        <v>Bauru</v>
+      </c>
+      <c r="F6" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G6" t="str">
+        <v>2 anos ou mais</v>
+      </c>
+      <c r="H6">
+        <v>779</v>
+      </c>
+      <c r="I6" t="str">
+        <v>30/08/2024</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
+      </c>
+      <c r="K6">
+        <v>1890</v>
+      </c>
+      <c r="L6">
+        <v>1890</v>
+      </c>
+      <c r="M6">
+        <v>39</v>
+      </c>
+      <c r="N6" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O6" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P6" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q6">
+        <v>15</v>
+      </c>
+      <c r="R6">
+        <v>27</v>
+      </c>
+      <c r="S6" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>Fabio Ramos</v>
+      </c>
+      <c r="B7" t="str">
+        <v>+55 (16) 93961-0348</v>
+      </c>
+      <c r="C7" t="str">
+        <v>https://wa.me/5516939610348</v>
+      </c>
+      <c r="D7" t="str">
+        <v>fabio.ramos@outlook.com</v>
+      </c>
+      <c r="E7" t="str">
+        <v>Ribeirao Preto</v>
+      </c>
+      <c r="F7" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G7" t="str">
+        <v>2 anos ou mais</v>
+      </c>
+      <c r="H7">
+        <v>829</v>
+      </c>
+      <c r="I7" t="str">
+        <v>11/07/2024</v>
+      </c>
+      <c r="J7">
+        <v>1</v>
+      </c>
+      <c r="K7">
+        <v>390</v>
+      </c>
+      <c r="L7">
+        <v>390</v>
+      </c>
+      <c r="M7" t="str">
+        <v/>
+      </c>
+      <c r="N7" t="str">
+        <v/>
+      </c>
+      <c r="O7" t="str">
+        <v/>
+      </c>
+      <c r="P7" t="str">
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
+      </c>
+      <c r="Q7">
+        <v>0</v>
+      </c>
+      <c r="R7">
         <v>11</v>
       </c>
-      <c r="S4" t="str">
+      <c r="S7" t="str">
         <v>John</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:S4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:S7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Clientes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 