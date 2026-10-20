--- v0 (2026-08-21)
+++ v1 (2026-10-20)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:S87"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="26.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="30.83203125" customWidth="1"/>
     <col min="4" max="4" width="26.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="5.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="9.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
     <col min="10" max="10" width="8.83203125" customWidth="1"/>
     <col min="11" max="11" width="12.83203125" customWidth="1"/>
     <col min="12" max="12" width="12.83203125" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="16.83203125" customWidth="1"/>
     <col min="15" max="15" width="14.83203125" customWidth="1"/>
     <col min="16" max="16" width="34.83203125" customWidth="1"/>
     <col min="17" max="17" width="9.83203125" customWidth="1"/>
     <col min="18" max="18" width="9.83203125" customWidth="1"/>
     <col min="19" max="19" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -497,1880 +497,5125 @@
       </c>
       <c r="M1" t="str">
         <v>Numeracao</v>
       </c>
       <c r="N1" t="str">
         <v>Categoria preferida</v>
       </c>
       <c r="O1" t="str">
         <v>Cor preferida</v>
       </c>
       <c r="P1" t="str">
         <v>Ultimo produto</v>
       </c>
       <c r="Q1" t="str">
         <v>Prioridade</v>
       </c>
       <c r="R1" t="str">
         <v>Nota de valor</v>
       </c>
       <c r="S1" t="str">
         <v>Vendedor</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Nicolas Teixeira</v>
+        <v>Augusto Nunes</v>
       </c>
       <c r="B2" t="str">
-        <v>+55 (82) 96676-5579</v>
+        <v>+55 (81) 98963-2760</v>
       </c>
       <c r="C2" t="str">
-        <v>https://wa.me/5582966765579</v>
+        <v>https://wa.me/5581989632760</v>
       </c>
       <c r="D2" t="str">
-        <v>nicolas.teixeira@outlook.com</v>
+        <v>augusto.nunes@uol.com.br</v>
       </c>
       <c r="E2" t="str">
-        <v>Maceio</v>
+        <v>Recife</v>
       </c>
       <c r="F2" t="str">
-        <v>AL</v>
+        <v>PE</v>
       </c>
       <c r="G2" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H2">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="I2" t="str">
-        <v>27/04/2026</v>
+        <v>04/06/2026</v>
       </c>
       <c r="J2">
         <v>3</v>
       </c>
       <c r="K2">
-        <v>6870</v>
+        <v>8418</v>
       </c>
       <c r="L2">
-        <v>2290</v>
+        <v>2806</v>
       </c>
       <c r="M2">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="N2" t="str">
-        <v>Monk Strap</v>
+        <v>Oxford</v>
       </c>
       <c r="O2" t="str">
-        <v>azul</v>
+        <v>marrom</v>
       </c>
       <c r="P2" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
       </c>
       <c r="Q2">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="R2">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="S2" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Sergio Vieira</v>
+        <v>Luciano Ferreira Ferreira</v>
       </c>
       <c r="B3" t="str">
-        <v>+55 (11) 97701-6506</v>
+        <v>+55 (16) 96637-7537</v>
       </c>
       <c r="C3" t="str">
-        <v>https://wa.me/5511977016506</v>
+        <v>https://wa.me/5516966377537</v>
       </c>
       <c r="D3" t="str">
-        <v>sergio.vieira@gmail.com</v>
+        <v>luciano.ferreira@hotmail.com</v>
       </c>
       <c r="E3" t="str">
-        <v>Sao Paulo</v>
+        <v>Ribeirao Preto</v>
       </c>
       <c r="F3" t="str">
         <v>SP</v>
       </c>
       <c r="G3" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H3">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="I3" t="str">
-        <v>15/03/2026</v>
+        <v>17/05/2026</v>
       </c>
       <c r="J3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K3">
-        <v>7370</v>
+        <v>6080</v>
       </c>
       <c r="L3">
-        <v>2456.67</v>
+        <v>3040</v>
       </c>
       <c r="M3">
         <v>41</v>
       </c>
       <c r="N3" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O3" t="str">
-        <v>conhaque</v>
+        <v>whisky</v>
       </c>
       <c r="P3" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q3">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="R3">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="S3" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Thiago Vieira</v>
+        <v>Alexandre Miranda</v>
       </c>
       <c r="B4" t="str">
-        <v>+55 (75) 91234-5678</v>
+        <v>+55 (98) 92725-2114</v>
       </c>
       <c r="C4" t="str">
-        <v>https://wa.me/5575912345678</v>
+        <v>https://wa.me/5598927252114</v>
       </c>
       <c r="D4" t="str">
-        <v>thiago.vieira@outlook.com</v>
+        <v>alexandre.miranda@hotmail.com</v>
       </c>
       <c r="E4" t="str">
-        <v>Feira de Santana</v>
+        <v>Sao Luis</v>
       </c>
       <c r="F4" t="str">
-        <v>BA</v>
+        <v>MA</v>
       </c>
       <c r="G4" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H4">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="I4" t="str">
-        <v>21/03/2026</v>
+        <v>03/06/2026</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K4">
-        <v>2980</v>
+        <v>8560</v>
       </c>
       <c r="L4">
-        <v>2980</v>
+        <v>2140</v>
       </c>
       <c r="M4">
         <v>45</v>
       </c>
       <c r="N4" t="str">
         <v>Oxford</v>
       </c>
       <c r="O4" t="str">
         <v>conhaque</v>
       </c>
       <c r="P4" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q4">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="R4">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="S4" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Hugo Nogueira Monteiro</v>
+        <v>Nicolas Coutinho</v>
       </c>
       <c r="B5" t="str">
-        <v>+55 (75) 94195-0106</v>
+        <v>+55 (51) 95266-8451</v>
       </c>
       <c r="C5" t="str">
-        <v>https://wa.me/5575941950106</v>
+        <v>https://wa.me/5551952668451</v>
       </c>
       <c r="D5" t="str">
-        <v>hugo.nogueira@icloud.com</v>
+        <v>nicolas.coutinho@gmail.com</v>
       </c>
       <c r="E5" t="str">
-        <v>Feira de Santana</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F5" t="str">
-        <v>BA</v>
+        <v>RS</v>
       </c>
       <c r="G5" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H5">
-        <v>169</v>
+        <v>110</v>
       </c>
       <c r="I5" t="str">
-        <v>04/03/2026</v>
+        <v>30/06/2026</v>
       </c>
       <c r="J5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K5">
-        <v>2390</v>
+        <v>7380</v>
       </c>
       <c r="L5">
-        <v>2390</v>
+        <v>2460</v>
       </c>
       <c r="M5">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" t="str">
-        <v>Bota</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O5" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P5" t="str">
-        <v>Chelsea Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q5">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="R5">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="S5" t="str">
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Guilherme Fernandes</v>
+        <v>Fabio Bittencourt</v>
       </c>
       <c r="B6" t="str">
-        <v>+55 (19) 95081-4029</v>
+        <v>+55 (14) 92149-5881</v>
       </c>
       <c r="C6" t="str">
-        <v>https://wa.me/5519950814029</v>
+        <v>https://wa.me/5514921495881</v>
       </c>
       <c r="D6" t="str">
-        <v>guilherme.fernandes@hotmail.com</v>
+        <v>fabio.bittencourt@outlook.com</v>
       </c>
       <c r="E6" t="str">
-        <v>Campinas</v>
+        <v>Bauru</v>
       </c>
       <c r="F6" t="str">
         <v>SP</v>
       </c>
       <c r="G6" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H6">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I6" t="str">
-        <v>04/04/2026</v>
+        <v>01/06/2026</v>
       </c>
       <c r="J6">
         <v>2</v>
       </c>
       <c r="K6">
-        <v>4170</v>
+        <v>5660</v>
       </c>
       <c r="L6">
-        <v>2085</v>
+        <v>2830</v>
       </c>
       <c r="M6">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" t="str">
-        <v>Oxford</v>
+        <v>Bota</v>
       </c>
       <c r="O6" t="str">
-        <v>preto</v>
+        <v>azul</v>
       </c>
       <c r="P6" t="str">
-        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q6">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="R6">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="S6" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Victor Sampaio</v>
+        <v>Augusto Souza Queiroz</v>
       </c>
       <c r="B7" t="str">
-        <v>+55 (81) 95887-4230</v>
+        <v>+55 (41) 97832-6036</v>
       </c>
       <c r="C7" t="str">
-        <v>https://wa.me/5581958874230</v>
+        <v>https://wa.me/5541978326036</v>
       </c>
       <c r="D7" t="str">
-        <v>victor.sampaio@yahoo.com.br</v>
+        <v/>
       </c>
       <c r="E7" t="str">
-        <v>Recife</v>
+        <v>Curitiba</v>
       </c>
       <c r="F7" t="str">
-        <v>PE</v>
+        <v>PR</v>
       </c>
       <c r="G7" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H7">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I7" t="str">
-        <v>26/03/2026</v>
+        <v>28/05/2026</v>
       </c>
       <c r="J7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K7">
-        <v>2690</v>
+        <v>5078</v>
       </c>
       <c r="L7">
-        <v>2690</v>
+        <v>2539</v>
       </c>
       <c r="M7">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N7" t="str">
         <v>Oxford</v>
       </c>
       <c r="O7" t="str">
-        <v>bordo</v>
+        <v>whisky</v>
       </c>
       <c r="P7" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q7">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="R7">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="S7" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Flavio Souza Moraes</v>
+        <v>Jose Goncalves Tavares</v>
       </c>
       <c r="B8" t="str">
-        <v>+55 (11) 97385-0933</v>
+        <v>+55 (51) 91282-4423</v>
       </c>
       <c r="C8" t="str">
-        <v>https://wa.me/5511973850933</v>
+        <v>https://wa.me/5551912824423</v>
       </c>
       <c r="D8" t="str">
-        <v>flavio.souza@uol.com.br</v>
+        <v>jose.goncalves@icloud.com</v>
       </c>
       <c r="E8" t="str">
-        <v>Santo Andre</v>
+        <v>Porto Alegre</v>
       </c>
       <c r="F8" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G8" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H8">
         <v>168</v>
       </c>
       <c r="I8" t="str">
-        <v>05/03/2026</v>
+        <v>03/05/2026</v>
       </c>
       <c r="J8">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K8">
-        <v>7440</v>
+        <v>11340</v>
       </c>
       <c r="L8">
-        <v>2480</v>
+        <v>2268</v>
       </c>
       <c r="M8">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N8" t="str">
-        <v>Bota</v>
+        <v>Derby</v>
       </c>
       <c r="O8" t="str">
         <v>preto</v>
       </c>
       <c r="P8" t="str">
         <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q8">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="R8">
         <v>74</v>
       </c>
       <c r="S8" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Emerson Pinheiro</v>
+        <v>Rafael Guimaraes</v>
       </c>
       <c r="B9" t="str">
-        <v>+55 (19) 94082-7190</v>
+        <v>+55 (91) 96031-5383</v>
       </c>
       <c r="C9" t="str">
-        <v>https://wa.me/5519940827190</v>
+        <v>https://wa.me/5591960315383</v>
       </c>
       <c r="D9" t="str">
-        <v>emerson.pinheiro@icloud.com</v>
+        <v>rafael.guimaraes@gmail.com</v>
       </c>
       <c r="E9" t="str">
-        <v>Campinas</v>
+        <v>Belem</v>
       </c>
       <c r="F9" t="str">
-        <v>SP</v>
+        <v>PA</v>
       </c>
       <c r="G9" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H9">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="I9" t="str">
-        <v>25/03/2026</v>
+        <v>12/06/2026</v>
       </c>
       <c r="J9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K9">
-        <v>2490</v>
+        <v>10940</v>
       </c>
       <c r="L9">
-        <v>2490</v>
+        <v>2188</v>
       </c>
       <c r="M9">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N9" t="str">
-        <v>Monk Strap</v>
+        <v>Derby</v>
       </c>
       <c r="O9" t="str">
-        <v>whisky</v>
+        <v>preto</v>
       </c>
       <c r="P9" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q9">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="R9">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="S9" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Nicolas Barbosa</v>
+        <v>Augusto Goncalves Bittencourt</v>
       </c>
       <c r="B10" t="str">
-        <v>+55 (11) 99638-5225</v>
+        <v>+55 (22) 95752-5110</v>
       </c>
       <c r="C10" t="str">
-        <v>https://wa.me/5511996385225</v>
+        <v>https://wa.me/5522957525110</v>
       </c>
       <c r="D10" t="str">
-        <v>nicolas.barbosa@icloud.com</v>
+        <v/>
       </c>
       <c r="E10" t="str">
-        <v>Santo Andre</v>
+        <v>Campos dos Goytacazes</v>
       </c>
       <c r="F10" t="str">
-        <v>SP</v>
+        <v>RJ</v>
       </c>
       <c r="G10" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H10">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="I10" t="str">
-        <v>01/04/2026</v>
+        <v>07/06/2026</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K10">
-        <v>2580</v>
+        <v>6790</v>
       </c>
       <c r="L10">
-        <v>2580</v>
+        <v>2263.33</v>
       </c>
       <c r="M10">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="N10" t="str">
         <v>Bota</v>
       </c>
       <c r="O10" t="str">
-        <v>conhaque</v>
+        <v>azul</v>
       </c>
       <c r="P10" t="str">
         <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q10">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="R10">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="S10" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Francisco Vasconcelos Camargo</v>
+        <v>Joaquim Xavier Neves</v>
       </c>
       <c r="B11" t="str">
-        <v>+55 (32) 98964-2828</v>
+        <v>+55 (48) 94593-0655</v>
       </c>
       <c r="C11" t="str">
-        <v>https://wa.me/5532989642828</v>
+        <v>https://wa.me/5548945930655</v>
       </c>
       <c r="D11" t="str">
-        <v>francisco.vasconcelos@uol.com.br</v>
+        <v>joaquim.xavier@gmail.com</v>
       </c>
       <c r="E11" t="str">
-        <v>Juiz de Fora</v>
+        <v>Florianopolis</v>
       </c>
       <c r="F11" t="str">
-        <v>MG</v>
+        <v>SC</v>
       </c>
       <c r="G11" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H11">
-        <v>151</v>
+        <v>100</v>
       </c>
       <c r="I11" t="str">
-        <v>22/03/2026</v>
+        <v>10/07/2026</v>
       </c>
       <c r="J11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K11">
-        <v>2290</v>
+        <v>6760</v>
       </c>
       <c r="L11">
-        <v>2290</v>
+        <v>2253.33</v>
       </c>
       <c r="M11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N11" t="str">
-        <v>Bota</v>
+        <v>Oxford</v>
       </c>
       <c r="O11" t="str">
-        <v>bordo</v>
+        <v>preto</v>
       </c>
       <c r="P11" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q11">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="R11">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="S11" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Jose Goncalves Tavares</v>
+        <v>Mateus Fonseca</v>
       </c>
       <c r="B12" t="str">
-        <v>+55 (51) 91282-4423</v>
+        <v>+55 (12) 99352-5176</v>
       </c>
       <c r="C12" t="str">
-        <v>https://wa.me/5551912824423</v>
+        <v>https://wa.me/5512993525176</v>
       </c>
       <c r="D12" t="str">
-        <v>jose.goncalves@icloud.com</v>
+        <v>mateus.fonseca@hotmail.com</v>
       </c>
       <c r="E12" t="str">
-        <v>Porto Alegre</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F12" t="str">
-        <v>RS</v>
+        <v>SP</v>
       </c>
       <c r="G12" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H12">
-        <v>109</v>
+        <v>177</v>
       </c>
       <c r="I12" t="str">
-        <v>03/05/2026</v>
+        <v>24/04/2026</v>
       </c>
       <c r="J12">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K12">
-        <v>11340</v>
+        <v>2488</v>
       </c>
       <c r="L12">
-        <v>2268</v>
+        <v>2488</v>
       </c>
       <c r="M12">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N12" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O12" t="str">
-        <v>preto</v>
+        <v>conhaque</v>
       </c>
       <c r="P12" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q12">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="R12">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="S12" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Enzo Falcao Pinto</v>
+        <v>Eduardo Monteiro Marques</v>
       </c>
       <c r="B13" t="str">
-        <v>+55 (11) 95281-1742</v>
+        <v>+55 (44) 91240-7621</v>
       </c>
       <c r="C13" t="str">
-        <v>https://wa.me/5511952811742</v>
+        <v>https://wa.me/5544912407621</v>
       </c>
       <c r="D13" t="str">
-        <v>enzo.falcao@outlook.com</v>
+        <v>eduardo.monteiro@hotmail.com</v>
       </c>
       <c r="E13" t="str">
-        <v>Santo Andre</v>
+        <v>Maringa</v>
       </c>
       <c r="F13" t="str">
-        <v>SP</v>
+        <v>PR</v>
       </c>
       <c r="G13" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H13">
-        <v>178</v>
+        <v>111</v>
       </c>
       <c r="I13" t="str">
-        <v>23/02/2026</v>
+        <v>29/06/2026</v>
       </c>
       <c r="J13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K13">
-        <v>700</v>
+        <v>7070</v>
       </c>
       <c r="L13">
-        <v>175</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2356.67</v>
+      </c>
+      <c r="M13">
+        <v>39</v>
       </c>
       <c r="N13" t="str">
-        <v/>
+        <v>Bota</v>
       </c>
       <c r="O13" t="str">
-        <v/>
+        <v>marrom</v>
       </c>
       <c r="P13" t="str">
-        <v>Carteira de Couro Masculina | Slim</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q13">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="R13">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="S13" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Joaquim Silva</v>
+        <v>Caio Magalhaes</v>
       </c>
       <c r="B14" t="str">
-        <v>+55 (11) 99485-9064</v>
+        <v>+55 (21) 97882-9007</v>
       </c>
       <c r="C14" t="str">
-        <v>https://wa.me/5511994859064</v>
+        <v>https://wa.me/5521978829007</v>
       </c>
       <c r="D14" t="str">
-        <v/>
+        <v>caio.magalhaes@gmail.com</v>
       </c>
       <c r="E14" t="str">
-        <v>Santo Andre</v>
+        <v>Niteroi</v>
       </c>
       <c r="F14" t="str">
-        <v>SP</v>
+        <v>RJ</v>
       </c>
       <c r="G14" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H14">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="I14" t="str">
-        <v>10/03/2026</v>
+        <v>26/05/2026</v>
       </c>
       <c r="J14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K14">
-        <v>358</v>
+        <v>5269</v>
       </c>
       <c r="L14">
-        <v>89.5</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2634.5</v>
+      </c>
+      <c r="M14">
+        <v>39</v>
       </c>
       <c r="N14" t="str">
-        <v/>
+        <v>Monk Strap</v>
       </c>
       <c r="O14" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P14" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q14">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="R14">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="S14" t="str">
         <v/>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Diego Nascimento</v>
+        <v>Emerson Santos Costa</v>
       </c>
       <c r="B15" t="str">
-        <v>+55 (98) 91505-2226</v>
+        <v>+55 (83) 99295-6448</v>
       </c>
       <c r="C15" t="str">
-        <v>https://wa.me/5598915052226</v>
+        <v>https://wa.me/5583992956448</v>
       </c>
       <c r="D15" t="str">
-        <v>diego.nascimento@outlook.com</v>
+        <v>emerson.santos@hotmail.com</v>
       </c>
       <c r="E15" t="str">
-        <v>Sao Luis</v>
+        <v>Joao Pessoa</v>
       </c>
       <c r="F15" t="str">
-        <v>MA</v>
+        <v>PB</v>
       </c>
       <c r="G15" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H15">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="I15" t="str">
-        <v>23/04/2026</v>
+        <v>09/06/2026</v>
       </c>
       <c r="J15">
         <v>2</v>
       </c>
       <c r="K15">
-        <v>4269</v>
+        <v>4580</v>
       </c>
       <c r="L15">
-        <v>2134.5</v>
+        <v>2290</v>
       </c>
       <c r="M15">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N15" t="str">
         <v>Loafer</v>
       </c>
       <c r="O15" t="str">
-        <v>conhaque</v>
+        <v>azul</v>
       </c>
       <c r="P15" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q15">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="R15">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="S15" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Leonardo Goncalves</v>
+        <v>Danilo Moreira Freitas</v>
       </c>
       <c r="B16" t="str">
-        <v>+55 (54) 91210-0986</v>
+        <v>+55 (11) 99634-5470</v>
       </c>
       <c r="C16" t="str">
-        <v>https://wa.me/5554912100986</v>
+        <v>https://wa.me/5511996345470</v>
       </c>
       <c r="D16" t="str">
-        <v>leonardo.goncalves@uol.com.br</v>
+        <v>danilo.moreira@hotmail.com</v>
       </c>
       <c r="E16" t="str">
-        <v>Caxias do Sul</v>
+        <v>Guarulhos</v>
       </c>
       <c r="F16" t="str">
-        <v>RS</v>
+        <v>SP</v>
       </c>
       <c r="G16" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H16">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="I16" t="str">
-        <v>01/05/2026</v>
+        <v>02/07/2026</v>
       </c>
       <c r="J16">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K16">
-        <v>6159</v>
+        <v>4880</v>
       </c>
       <c r="L16">
-        <v>2053</v>
+        <v>2440</v>
       </c>
       <c r="M16">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N16" t="str">
-        <v>Loafer</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O16" t="str">
         <v>conhaque</v>
       </c>
       <c r="P16" t="str">
-        <v>Ankle Boot Masculina | Neo</v>
+        <v>Chelsea Masculina | Neo</v>
       </c>
       <c r="Q16">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="R16">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="S16" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Silvio Pereira</v>
+        <v>Leonardo Goncalves</v>
       </c>
       <c r="B17" t="str">
-        <v>+55 (47) 92109-6807</v>
+        <v>+55 (54) 91210-0986</v>
       </c>
       <c r="C17" t="str">
-        <v>https://wa.me/5547921096807</v>
+        <v>https://wa.me/5554912100986</v>
       </c>
       <c r="D17" t="str">
-        <v>silvio.pereira@yahoo.com.br</v>
+        <v>leonardo.goncalves@uol.com.br</v>
       </c>
       <c r="E17" t="str">
-        <v>Joinville</v>
+        <v>Caxias do Sul</v>
       </c>
       <c r="F17" t="str">
-        <v>SC</v>
+        <v>RS</v>
       </c>
       <c r="G17" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H17">
-        <v>127</v>
+        <v>170</v>
       </c>
       <c r="I17" t="str">
-        <v>15/04/2026</v>
+        <v>01/05/2026</v>
       </c>
       <c r="J17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K17">
-        <v>2490</v>
+        <v>6159</v>
       </c>
       <c r="L17">
-        <v>2490</v>
+        <v>2053</v>
       </c>
       <c r="M17">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="N17" t="str">
-        <v>Monk Strap</v>
+        <v>Loafer</v>
       </c>
       <c r="O17" t="str">
         <v>conhaque</v>
       </c>
       <c r="P17" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q17">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="R17">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="S17" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Vicente Macedo</v>
+        <v>Nicolas Azevedo Pereira</v>
       </c>
       <c r="B18" t="str">
-        <v>+55 (12) 96613-2714</v>
+        <v>+55 (27) 91742-2773</v>
       </c>
       <c r="C18" t="str">
-        <v>https://wa.me/5512966132714</v>
+        <v>https://wa.me/5527917422773</v>
       </c>
       <c r="D18" t="str">
-        <v>vicente.macedo@hotmail.com</v>
+        <v>nicolas.azevedo@gmail.com</v>
       </c>
       <c r="E18" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Vitoria</v>
       </c>
       <c r="F18" t="str">
-        <v>SP</v>
+        <v>ES</v>
       </c>
       <c r="G18" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H18">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="I18" t="str">
-        <v>23/04/2026</v>
+        <v>12/06/2026</v>
       </c>
       <c r="J18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K18">
-        <v>5370</v>
+        <v>4080</v>
       </c>
       <c r="L18">
-        <v>1790</v>
+        <v>2040</v>
       </c>
       <c r="M18">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N18" t="str">
-        <v>Monk Strap</v>
+        <v>Oxford</v>
       </c>
       <c r="O18" t="str">
-        <v>marrom</v>
+        <v>preto</v>
       </c>
       <c r="P18" t="str">
-        <v>Cinto de Couro Masculino | Fivela Classic</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q18">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="R18">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="S18" t="str">
         <v/>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Renato Costa</v>
+        <v>Vicente Macedo</v>
       </c>
       <c r="B19" t="str">
-        <v>+55 (47) 93505-1470</v>
+        <v>+55 (12) 96613-2714</v>
       </c>
       <c r="C19" t="str">
-        <v>https://wa.me/5547935051470</v>
+        <v>https://wa.me/5512966132714</v>
       </c>
       <c r="D19" t="str">
-        <v>renato.costa@gmail.com</v>
+        <v>vicente.macedo@hotmail.com</v>
       </c>
       <c r="E19" t="str">
-        <v>Joinville</v>
+        <v>Sao Jose dos Campos</v>
       </c>
       <c r="F19" t="str">
-        <v>SC</v>
+        <v>SP</v>
       </c>
       <c r="G19" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H19">
-        <v>103</v>
+        <v>178</v>
       </c>
       <c r="I19" t="str">
-        <v>09/05/2026</v>
+        <v>23/04/2026</v>
       </c>
       <c r="J19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K19">
-        <v>4129</v>
+        <v>5370</v>
       </c>
       <c r="L19">
-        <v>2064.5</v>
+        <v>1790</v>
       </c>
       <c r="M19">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N19" t="str">
-        <v>Oxford</v>
+        <v>Monk Strap</v>
       </c>
       <c r="O19" t="str">
-        <v>preto</v>
+        <v>marrom</v>
       </c>
       <c r="P19" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q19">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="R19">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="S19" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Luciano Ferreira Ferreira</v>
+        <v>Diego Nascimento</v>
       </c>
       <c r="B20" t="str">
-        <v>+55 (16) 96637-7537</v>
+        <v>+55 (98) 91505-2226</v>
       </c>
       <c r="C20" t="str">
-        <v>https://wa.me/5516966377537</v>
+        <v>https://wa.me/5598915052226</v>
       </c>
       <c r="D20" t="str">
-        <v>luciano.ferreira@hotmail.com</v>
+        <v>diego.nascimento@outlook.com</v>
       </c>
       <c r="E20" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Sao Luis</v>
       </c>
       <c r="F20" t="str">
-        <v>SP</v>
+        <v>MA</v>
       </c>
       <c r="G20" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H20">
-        <v>95</v>
+        <v>178</v>
       </c>
       <c r="I20" t="str">
-        <v>17/05/2026</v>
+        <v>23/04/2026</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
       <c r="K20">
-        <v>6080</v>
+        <v>4269</v>
       </c>
       <c r="L20">
-        <v>3040</v>
+        <v>2134.5</v>
       </c>
       <c r="M20">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N20" t="str">
-        <v>Monk Strap</v>
+        <v>Loafer</v>
       </c>
       <c r="O20" t="str">
-        <v>whisky</v>
+        <v>conhaque</v>
       </c>
       <c r="P20" t="str">
-        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+        <v>Ankle Boot Masculina | Neo</v>
       </c>
       <c r="Q20">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="R20">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="S20" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Gustavo Campos Fonseca</v>
+        <v>Pedro Gomes</v>
       </c>
       <c r="B21" t="str">
-        <v>+55 (43) 94980-2152</v>
+        <v>+55 (11) 92211-4914</v>
       </c>
       <c r="C21" t="str">
-        <v>https://wa.me/5543949802152</v>
+        <v>https://wa.me/5511922114914</v>
       </c>
       <c r="D21" t="str">
-        <v>gustavo.campos@uol.com.br</v>
+        <v>pedro.gomes@gmail.com</v>
       </c>
       <c r="E21" t="str">
-        <v>Londrina</v>
+        <v>Guarulhos</v>
       </c>
       <c r="F21" t="str">
-        <v>PR</v>
+        <v>SP</v>
       </c>
       <c r="G21" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H21">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="I21" t="str">
-        <v>10/04/2026</v>
+        <v>22/06/2026</v>
       </c>
       <c r="J21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K21">
-        <v>1890</v>
+        <v>3958</v>
       </c>
       <c r="L21">
-        <v>1890</v>
+        <v>1979</v>
       </c>
       <c r="M21">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N21" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O21" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P21" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
       </c>
       <c r="Q21">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="R21">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="S21" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Gustavo Medeiros</v>
+        <v>Marcelo Teixeira Falcao</v>
       </c>
       <c r="B22" t="str">
-        <v>+55 (15) 97089-9901</v>
+        <v>+55 (65) 95576-6183</v>
       </c>
       <c r="C22" t="str">
-        <v>https://wa.me/5515970899901</v>
+        <v>https://wa.me/5565955766183</v>
       </c>
       <c r="D22" t="str">
-        <v>gustavo.medeiros@gmail.com</v>
+        <v>marcelo.teixeira@hotmail.com</v>
       </c>
       <c r="E22" t="str">
-        <v>Sorocaba</v>
+        <v>Cuiaba</v>
       </c>
       <c r="F22" t="str">
-        <v>SP</v>
+        <v>MT</v>
       </c>
       <c r="G22" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H22">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="I22" t="str">
-        <v>25/02/2026</v>
+        <v>24/05/2026</v>
       </c>
       <c r="J22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K22">
-        <v>3980</v>
+        <v>2868</v>
       </c>
       <c r="L22">
-        <v>1990</v>
+        <v>2868</v>
       </c>
       <c r="M22">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N22" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O22" t="str">
-        <v>whisky</v>
+        <v>conhaque</v>
       </c>
       <c r="P22" t="str">
-        <v>Sapato Derby Masculino | Classic Split Toe</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q22">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="R22">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="S22" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Marcio Andrade</v>
+        <v>Renato Costa</v>
       </c>
       <c r="B23" t="str">
-        <v>+55 (32) 97807-1587</v>
+        <v>+55 (47) 93505-1470</v>
       </c>
       <c r="C23" t="str">
-        <v>https://wa.me/5532978071587</v>
+        <v>https://wa.me/5547935051470</v>
       </c>
       <c r="D23" t="str">
-        <v>marcio.andrade@icloud.com</v>
+        <v>renato.costa@gmail.com</v>
       </c>
       <c r="E23" t="str">
-        <v>Juiz de Fora</v>
+        <v>Joinville</v>
       </c>
       <c r="F23" t="str">
-        <v>MG</v>
+        <v>SC</v>
       </c>
       <c r="G23" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H23">
-        <v>121</v>
+        <v>162</v>
       </c>
       <c r="I23" t="str">
-        <v>21/04/2026</v>
+        <v>09/05/2026</v>
       </c>
       <c r="J23">
         <v>2</v>
       </c>
       <c r="K23">
         <v>4129</v>
       </c>
       <c r="L23">
         <v>2064.5</v>
       </c>
       <c r="M23">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N23" t="str">
-        <v>Derby</v>
+        <v>Oxford</v>
       </c>
       <c r="O23" t="str">
-        <v>bordo</v>
+        <v>preto</v>
       </c>
       <c r="P23" t="str">
-        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q23">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="R23">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="S23" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Mateus Fonseca</v>
+        <v>Bruno Falcao</v>
       </c>
       <c r="B24" t="str">
-        <v>+55 (12) 99352-5176</v>
+        <v>+55 (85) 94836-7850</v>
       </c>
       <c r="C24" t="str">
-        <v>https://wa.me/5512993525176</v>
+        <v>https://wa.me/5585948367850</v>
       </c>
       <c r="D24" t="str">
-        <v>mateus.fonseca@hotmail.com</v>
+        <v>bruno.falcao@yahoo.com.br</v>
       </c>
       <c r="E24" t="str">
-        <v>Sao Jose dos Campos</v>
+        <v>Fortaleza</v>
       </c>
       <c r="F24" t="str">
-        <v>SP</v>
+        <v>CE</v>
       </c>
       <c r="G24" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H24">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="I24" t="str">
-        <v>24/04/2026</v>
+        <v>29/05/2026</v>
       </c>
       <c r="J24">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K24">
-        <v>2488</v>
+        <v>6759</v>
       </c>
       <c r="L24">
-        <v>2488</v>
+        <v>1689.75</v>
       </c>
       <c r="M24">
         <v>42</v>
       </c>
       <c r="N24" t="str">
         <v>Oxford</v>
       </c>
       <c r="O24" t="str">
-        <v>conhaque</v>
+        <v>preto</v>
       </c>
       <c r="P24" t="str">
-        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
       </c>
       <c r="Q24">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="R24">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="S24" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Leonardo Amaral Machado</v>
+        <v>Antonio Lopes Pinto</v>
       </c>
       <c r="B25" t="str">
-        <v>+55 (91) 91776-3600</v>
+        <v>+55 (67) 93780-9915</v>
       </c>
       <c r="C25" t="str">
-        <v>https://wa.me/5591917763600</v>
+        <v>https://wa.me/5567937809915</v>
       </c>
       <c r="D25" t="str">
-        <v>leonardo.amaral@yahoo.com.br</v>
+        <v>antonio.lopes@outlook.com</v>
       </c>
       <c r="E25" t="str">
-        <v>Belem</v>
+        <v>Campo Grande</v>
       </c>
       <c r="F25" t="str">
-        <v>PA</v>
+        <v>MS</v>
       </c>
       <c r="G25" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H25">
-        <v>117</v>
+        <v>171</v>
       </c>
       <c r="I25" t="str">
-        <v>25/04/2026</v>
+        <v>30/04/2026</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
       <c r="K25">
-        <v>60</v>
+        <v>2039</v>
       </c>
       <c r="L25">
-        <v>60</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2039</v>
+      </c>
+      <c r="M25">
+        <v>43</v>
       </c>
       <c r="N25" t="str">
-        <v/>
+        <v>Loafer</v>
       </c>
       <c r="O25" t="str">
-        <v/>
+        <v>preto</v>
       </c>
       <c r="P25" t="str">
-        <v>Cadarco Encerado | Par</v>
+        <v>Loafer Masculino | Neo Penny</v>
       </c>
       <c r="Q25">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="R25">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="S25" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Antonio Lopes Pinto</v>
+        <v>Otavio Rodrigues</v>
       </c>
       <c r="B26" t="str">
-        <v>+55 (67) 93780-9915</v>
+        <v>+55 (11) 96649-7237</v>
       </c>
       <c r="C26" t="str">
-        <v>https://wa.me/5567937809915</v>
+        <v>https://wa.me/5511966497237</v>
       </c>
       <c r="D26" t="str">
-        <v>antonio.lopes@outlook.com</v>
+        <v>otavio.rodrigues@hotmail.com</v>
       </c>
       <c r="E26" t="str">
-        <v>Campo Grande</v>
+        <v>Sao Paulo</v>
       </c>
       <c r="F26" t="str">
-        <v>MS</v>
+        <v>SP</v>
       </c>
       <c r="G26" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H26">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="I26" t="str">
-        <v>30/04/2026</v>
+        <v>19/06/2026</v>
       </c>
       <c r="J26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K26">
-        <v>2039</v>
+        <v>10999</v>
       </c>
       <c r="L26">
-        <v>2039</v>
+        <v>2199.8</v>
       </c>
       <c r="M26">
         <v>43</v>
       </c>
       <c r="N26" t="str">
-        <v>Loafer</v>
+        <v>Oxford</v>
       </c>
       <c r="O26" t="str">
         <v>preto</v>
       </c>
       <c r="P26" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
       </c>
       <c r="Q26">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="R26">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="S26" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Fernando Nogueira</v>
+        <v>Diego Guimaraes</v>
       </c>
       <c r="B27" t="str">
-        <v>+55 (54) 91321-9577</v>
+        <v>+55 (92) 99410-6979</v>
       </c>
       <c r="C27" t="str">
-        <v>https://wa.me/5554913219577</v>
+        <v>https://wa.me/5592994106979</v>
       </c>
       <c r="D27" t="str">
-        <v>fernando.nogueira@icloud.com</v>
+        <v>diego.guimaraes@icloud.com</v>
       </c>
       <c r="E27" t="str">
-        <v>Caxias do Sul</v>
+        <v>Manaus</v>
       </c>
       <c r="F27" t="str">
-        <v>RS</v>
+        <v>AM</v>
       </c>
       <c r="G27" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H27">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="I27" t="str">
-        <v>05/04/2026</v>
+        <v>27/05/2026</v>
       </c>
       <c r="J27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K27">
-        <v>89</v>
+        <v>2778</v>
       </c>
       <c r="L27">
-        <v>89</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1389</v>
+      </c>
+      <c r="M27">
+        <v>44</v>
       </c>
       <c r="N27" t="str">
-        <v/>
+        <v>Oxford</v>
       </c>
       <c r="O27" t="str">
-        <v/>
+        <v>conhaque</v>
       </c>
       <c r="P27" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
       </c>
       <c r="Q27">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="R27">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="S27" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Francisco Leite Duarte</v>
+        <v>Nicolas Teixeira</v>
       </c>
       <c r="B28" t="str">
-        <v>+55 (61) 98234-4281</v>
+        <v>+55 (82) 96676-5579</v>
       </c>
       <c r="C28" t="str">
-        <v>https://wa.me/5561982344281</v>
+        <v>https://wa.me/5582966765579</v>
       </c>
       <c r="D28" t="str">
-        <v>francisco.leite@uol.com.br</v>
+        <v>nicolas.teixeira@outlook.com</v>
       </c>
       <c r="E28" t="str">
-        <v>Brasilia</v>
+        <v>Maceio</v>
       </c>
       <c r="F28" t="str">
-        <v>DF</v>
+        <v>AL</v>
       </c>
       <c r="G28" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H28">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="I28" t="str">
-        <v>29/03/2026</v>
+        <v>27/04/2026</v>
       </c>
       <c r="J28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K28">
-        <v>89</v>
+        <v>6870</v>
       </c>
       <c r="L28">
-        <v>89</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2290</v>
+      </c>
+      <c r="M28">
+        <v>45</v>
       </c>
       <c r="N28" t="str">
-        <v/>
+        <v>Monk Strap</v>
       </c>
       <c r="O28" t="str">
-        <v/>
+        <v>azul</v>
       </c>
       <c r="P28" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Monk Masculino | Neo Double Buckle</v>
       </c>
       <c r="Q28">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="R28">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="S28" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Gabriel Freitas Lima</v>
+        <v>Heitor Bittencourt</v>
       </c>
       <c r="B29" t="str">
-        <v>+55 (31) 96419-7067</v>
+        <v>+55 (11) 97484-4606</v>
       </c>
       <c r="C29" t="str">
-        <v>https://wa.me/5531964197067</v>
+        <v>https://wa.me/5511974844606</v>
       </c>
       <c r="D29" t="str">
-        <v>gabriel.freitas@uol.com.br</v>
+        <v>heitor.bittencourt@outlook.com</v>
       </c>
       <c r="E29" t="str">
-        <v>Belo Horizonte</v>
+        <v>Sao Paulo</v>
       </c>
       <c r="F29" t="str">
-        <v>MG</v>
+        <v>SP</v>
       </c>
       <c r="G29" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H29">
-        <v>157</v>
+        <v>98</v>
       </c>
       <c r="I29" t="str">
-        <v>16/03/2026</v>
+        <v>13/07/2026</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
       <c r="K29">
-        <v>89</v>
+        <v>390</v>
       </c>
       <c r="L29">
-        <v>89</v>
+        <v>390</v>
       </c>
       <c r="M29" t="str">
         <v/>
       </c>
       <c r="N29" t="str">
         <v/>
       </c>
       <c r="O29" t="str">
         <v/>
       </c>
       <c r="P29" t="str">
-        <v>Escova de Crina | Wallford</v>
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
       </c>
       <c r="Q29">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="R29">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="S29" t="str">
-        <v>John</v>
+        <v/>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Paulo Castro</v>
+        <v>Marcos Castro Oliveira</v>
       </c>
       <c r="B30" t="str">
-        <v>+55 11 1234-5678</v>
+        <v>+55 (53) 99999-8888</v>
       </c>
       <c r="C30" t="str">
-        <v/>
+        <v>https://wa.me/5553999998888</v>
       </c>
       <c r="D30" t="str">
-        <v>paulo.castro@hotmail.com</v>
+        <v>marcos.castro@yahoo.com.br</v>
       </c>
       <c r="E30" t="str">
-        <v>Ribeirao Preto</v>
+        <v>Pelotas</v>
       </c>
       <c r="F30" t="str">
-        <v>SP</v>
+        <v>RS</v>
       </c>
       <c r="G30" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H30">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="I30" t="str">
-        <v>13/05/2026</v>
+        <v>16/07/2026</v>
       </c>
       <c r="J30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K30">
-        <v>7650</v>
+        <v>290</v>
       </c>
       <c r="L30">
-        <v>2550</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>290</v>
+      </c>
+      <c r="M30" t="str">
+        <v/>
       </c>
       <c r="N30" t="str">
-        <v>Oxford</v>
+        <v/>
       </c>
       <c r="O30" t="str">
-        <v>bordo</v>
+        <v/>
       </c>
       <c r="P30" t="str">
-        <v>Loafer Masculino | Neo Penny</v>
+        <v>Carteira de Couro Masculina | Slim</v>
       </c>
       <c r="Q30">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="R30">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="S30" t="str">
-        <v/>
+        <v>John</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Eduardo Souza</v>
+        <v>Hugo Leite</v>
       </c>
       <c r="B31" t="str">
-        <v>+55 11 1234-5678</v>
+        <v>+55 (34) 95320-5398</v>
       </c>
       <c r="C31" t="str">
-        <v/>
+        <v>https://wa.me/5534953205398</v>
       </c>
       <c r="D31" t="str">
-        <v>eduardo.souza@gmail.com</v>
+        <v>hugo.leite@outlook.com</v>
       </c>
       <c r="E31" t="str">
-        <v>Maceio</v>
+        <v>Uberlandia</v>
       </c>
       <c r="F31" t="str">
-        <v>AL</v>
+        <v>MG</v>
       </c>
       <c r="G31" t="str">
         <v>3 a 6 meses sem comprar</v>
       </c>
       <c r="H31">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="I31" t="str">
-        <v>19/04/2026</v>
+        <v>04/06/2026</v>
       </c>
       <c r="J31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K31">
-        <v>2550</v>
+        <v>209</v>
       </c>
       <c r="L31">
-        <v>2550</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>104.5</v>
+      </c>
+      <c r="M31" t="str">
+        <v/>
       </c>
       <c r="N31" t="str">
-        <v>Monk Strap</v>
+        <v/>
       </c>
       <c r="O31" t="str">
-        <v>azul</v>
+        <v/>
       </c>
       <c r="P31" t="str">
-        <v>Monk Masculino | Neo Double Buckle</v>
+        <v>Cadarco Encerado | Par</v>
       </c>
       <c r="Q31">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="R31">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="S31" t="str">
         <v>John</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
+        <v>Diego Macedo</v>
+      </c>
+      <c r="B32" t="str">
+        <v>+55 (48) 95199-5376</v>
+      </c>
+      <c r="C32" t="str">
+        <v>https://wa.me/5548951995376</v>
+      </c>
+      <c r="D32" t="str">
+        <v>diego.macedo@hotmail.com</v>
+      </c>
+      <c r="E32" t="str">
+        <v>Florianopolis</v>
+      </c>
+      <c r="F32" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G32" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H32">
+        <v>144</v>
+      </c>
+      <c r="I32" t="str">
+        <v>27/05/2026</v>
+      </c>
+      <c r="J32">
+        <v>1</v>
+      </c>
+      <c r="K32">
+        <v>1990</v>
+      </c>
+      <c r="L32">
+        <v>1990</v>
+      </c>
+      <c r="M32">
+        <v>43</v>
+      </c>
+      <c r="N32" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O32" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P32" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q32">
+        <v>65</v>
+      </c>
+      <c r="R32">
+        <v>46</v>
+      </c>
+      <c r="S32" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>Joao Xavier</v>
+      </c>
+      <c r="B33" t="str">
+        <v>+55 (47) 92476-8436</v>
+      </c>
+      <c r="C33" t="str">
+        <v>https://wa.me/5547924768436</v>
+      </c>
+      <c r="D33" t="str">
+        <v>joao.xavier@outlook.com</v>
+      </c>
+      <c r="E33" t="str">
+        <v>Joinville</v>
+      </c>
+      <c r="F33" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G33" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H33">
+        <v>93</v>
+      </c>
+      <c r="I33" t="str">
+        <v>17/07/2026</v>
+      </c>
+      <c r="J33">
+        <v>1</v>
+      </c>
+      <c r="K33">
+        <v>149</v>
+      </c>
+      <c r="L33">
+        <v>149</v>
+      </c>
+      <c r="M33" t="str">
+        <v/>
+      </c>
+      <c r="N33" t="str">
+        <v/>
+      </c>
+      <c r="O33" t="str">
+        <v/>
+      </c>
+      <c r="P33" t="str">
+        <v>Creme Nutridor Saphir | Pommadier</v>
+      </c>
+      <c r="Q33">
+        <v>65</v>
+      </c>
+      <c r="R33">
+        <v>31</v>
+      </c>
+      <c r="S33" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>Samuel Melo Martins</v>
+      </c>
+      <c r="B34" t="str">
+        <v>+55 (32) 94722-6331</v>
+      </c>
+      <c r="C34" t="str">
+        <v>https://wa.me/5532947226331</v>
+      </c>
+      <c r="D34" t="str">
+        <v>samuel.melo@outlook.com</v>
+      </c>
+      <c r="E34" t="str">
+        <v>Juiz de Fora</v>
+      </c>
+      <c r="F34" t="str">
+        <v>MG</v>
+      </c>
+      <c r="G34" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H34">
+        <v>137</v>
+      </c>
+      <c r="I34" t="str">
+        <v>03/06/2026</v>
+      </c>
+      <c r="J34">
+        <v>1</v>
+      </c>
+      <c r="K34">
+        <v>2190</v>
+      </c>
+      <c r="L34">
+        <v>2190</v>
+      </c>
+      <c r="M34">
+        <v>44</v>
+      </c>
+      <c r="N34" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O34" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P34" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q34">
+        <v>64</v>
+      </c>
+      <c r="R34">
+        <v>54</v>
+      </c>
+      <c r="S34" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>Bruno Correia Coutinho</v>
+      </c>
+      <c r="B35" t="str">
+        <v>+55 (62) 97690-2737</v>
+      </c>
+      <c r="C35" t="str">
+        <v>https://wa.me/5562976902737</v>
+      </c>
+      <c r="D35" t="str">
+        <v>bruno.correia@uol.com.br</v>
+      </c>
+      <c r="E35" t="str">
+        <v>Goiania</v>
+      </c>
+      <c r="F35" t="str">
+        <v>GO</v>
+      </c>
+      <c r="G35" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H35">
+        <v>96</v>
+      </c>
+      <c r="I35" t="str">
+        <v>14/07/2026</v>
+      </c>
+      <c r="J35">
+        <v>1</v>
+      </c>
+      <c r="K35">
+        <v>89</v>
+      </c>
+      <c r="L35">
+        <v>89</v>
+      </c>
+      <c r="M35" t="str">
+        <v/>
+      </c>
+      <c r="N35" t="str">
+        <v/>
+      </c>
+      <c r="O35" t="str">
+        <v/>
+      </c>
+      <c r="P35" t="str">
+        <v>Escova de Crina | Wallford</v>
+      </c>
+      <c r="Q35">
+        <v>64</v>
+      </c>
+      <c r="R35">
+        <v>30</v>
+      </c>
+      <c r="S35" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>Eduardo Pacheco Xavier</v>
+      </c>
+      <c r="B36" t="str">
+        <v>+55 (62) 92350-6880</v>
+      </c>
+      <c r="C36" t="str">
+        <v>https://wa.me/5562923506880</v>
+      </c>
+      <c r="D36" t="str">
+        <v>eduardo.pacheco@yahoo.com.br</v>
+      </c>
+      <c r="E36" t="str">
+        <v>Goiania</v>
+      </c>
+      <c r="F36" t="str">
+        <v>GO</v>
+      </c>
+      <c r="G36" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H36">
+        <v>133</v>
+      </c>
+      <c r="I36" t="str">
+        <v>07/06/2026</v>
+      </c>
+      <c r="J36">
+        <v>1</v>
+      </c>
+      <c r="K36">
+        <v>2290</v>
+      </c>
+      <c r="L36">
+        <v>2290</v>
+      </c>
+      <c r="M36">
+        <v>38</v>
+      </c>
+      <c r="N36" t="str">
+        <v>Bota</v>
+      </c>
+      <c r="O36" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P36" t="str">
+        <v>Ankle Boot Masculina | Neo</v>
+      </c>
+      <c r="Q36">
+        <v>63</v>
+      </c>
+      <c r="R36">
+        <v>59</v>
+      </c>
+      <c r="S36" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>Flavio Braga</v>
+      </c>
+      <c r="B37" t="str">
+        <v>+55 (15) 99991-5823</v>
+      </c>
+      <c r="C37" t="str">
+        <v>https://wa.me/5515999915823</v>
+      </c>
+      <c r="D37" t="str">
+        <v>flavio.braga@hotmail.com</v>
+      </c>
+      <c r="E37" t="str">
+        <v>Sorocaba</v>
+      </c>
+      <c r="F37" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G37" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H37">
+        <v>143</v>
+      </c>
+      <c r="I37" t="str">
+        <v>28/05/2026</v>
+      </c>
+      <c r="J37">
+        <v>1</v>
+      </c>
+      <c r="K37">
+        <v>1890</v>
+      </c>
+      <c r="L37">
+        <v>1890</v>
+      </c>
+      <c r="M37">
+        <v>44</v>
+      </c>
+      <c r="N37" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O37" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P37" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q37">
+        <v>63</v>
+      </c>
+      <c r="R37">
+        <v>43</v>
+      </c>
+      <c r="S37" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>Juliano Rezende</v>
+      </c>
+      <c r="B38" t="str">
+        <v>+55 (11) 93383-8207</v>
+      </c>
+      <c r="C38" t="str">
+        <v>https://wa.me/5511933838207</v>
+      </c>
+      <c r="D38" t="str">
+        <v>juliano.rezende@gmail.com</v>
+      </c>
+      <c r="E38" t="str">
+        <v>Guarulhos</v>
+      </c>
+      <c r="F38" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G38" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H38">
+        <v>132</v>
+      </c>
+      <c r="I38" t="str">
+        <v>08/06/2026</v>
+      </c>
+      <c r="J38">
+        <v>4</v>
+      </c>
+      <c r="K38">
+        <v>7749</v>
+      </c>
+      <c r="L38">
+        <v>1937.25</v>
+      </c>
+      <c r="M38">
+        <v>45</v>
+      </c>
+      <c r="N38" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O38" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P38" t="str">
+        <v>Cinto de Couro Masculino | Fivela Classic</v>
+      </c>
+      <c r="Q38">
+        <v>61</v>
+      </c>
+      <c r="R38">
+        <v>67</v>
+      </c>
+      <c r="S38" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>Geraldo Pacheco Campos</v>
+      </c>
+      <c r="B39" t="str">
+        <v>+55 (13) 98687-6729</v>
+      </c>
+      <c r="C39" t="str">
+        <v>https://wa.me/5513986876729</v>
+      </c>
+      <c r="D39" t="str">
+        <v>geraldo.pacheco@gmail.com</v>
+      </c>
+      <c r="E39" t="str">
+        <v>Santos</v>
+      </c>
+      <c r="F39" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G39" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H39">
+        <v>129</v>
+      </c>
+      <c r="I39" t="str">
+        <v>11/06/2026</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
+      </c>
+      <c r="K39">
+        <v>2379</v>
+      </c>
+      <c r="L39">
+        <v>2379</v>
+      </c>
+      <c r="M39">
+        <v>40</v>
+      </c>
+      <c r="N39" t="str">
+        <v>Bota</v>
+      </c>
+      <c r="O39" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P39" t="str">
+        <v>Ankle Boot Masculina | Neo</v>
+      </c>
+      <c r="Q39">
+        <v>61</v>
+      </c>
+      <c r="R39">
+        <v>61</v>
+      </c>
+      <c r="S39" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>Marcos Batista Braga</v>
+      </c>
+      <c r="B40" t="str">
+        <v>+55 (32) 95777-9568</v>
+      </c>
+      <c r="C40" t="str">
+        <v>https://wa.me/5532957779568</v>
+      </c>
+      <c r="D40" t="str">
+        <v>marcos.batista@gmail.com</v>
+      </c>
+      <c r="E40" t="str">
+        <v>Juiz de Fora</v>
+      </c>
+      <c r="F40" t="str">
+        <v>MG</v>
+      </c>
+      <c r="G40" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H40">
+        <v>139</v>
+      </c>
+      <c r="I40" t="str">
+        <v>01/06/2026</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
+      </c>
+      <c r="K40">
+        <v>1890</v>
+      </c>
+      <c r="L40">
+        <v>1890</v>
+      </c>
+      <c r="M40">
+        <v>38</v>
+      </c>
+      <c r="N40" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O40" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P40" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q40">
+        <v>61</v>
+      </c>
+      <c r="R40">
+        <v>43</v>
+      </c>
+      <c r="S40" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>Diego Lacerda</v>
+      </c>
+      <c r="B41" t="str">
+        <v>+55 (11) 94132-2713</v>
+      </c>
+      <c r="C41" t="str">
+        <v>https://wa.me/5511941322713</v>
+      </c>
+      <c r="D41" t="str">
+        <v>diego.lacerda@icloud.com</v>
+      </c>
+      <c r="E41" t="str">
+        <v>Santo Andre</v>
+      </c>
+      <c r="F41" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G41" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H41">
+        <v>126</v>
+      </c>
+      <c r="I41" t="str">
+        <v>14/06/2026</v>
+      </c>
+      <c r="J41">
+        <v>1</v>
+      </c>
+      <c r="K41">
+        <v>2290</v>
+      </c>
+      <c r="L41">
+        <v>2290</v>
+      </c>
+      <c r="M41">
+        <v>42</v>
+      </c>
+      <c r="N41" t="str">
+        <v>Bota</v>
+      </c>
+      <c r="O41" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P41" t="str">
+        <v>Ankle Boot Masculina | Neo</v>
+      </c>
+      <c r="Q41">
+        <v>58</v>
+      </c>
+      <c r="R41">
+        <v>60</v>
+      </c>
+      <c r="S41" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>Guilherme Freitas</v>
+      </c>
+      <c r="B42" t="str">
+        <v>+55 (31) 99818-7608</v>
+      </c>
+      <c r="C42" t="str">
+        <v>https://wa.me/5531998187608</v>
+      </c>
+      <c r="D42" t="str">
+        <v>guilherme.freitas@icloud.com</v>
+      </c>
+      <c r="E42" t="str">
+        <v>Belo Horizonte</v>
+      </c>
+      <c r="F42" t="str">
+        <v>MG</v>
+      </c>
+      <c r="G42" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H42">
+        <v>132</v>
+      </c>
+      <c r="I42" t="str">
+        <v>08/06/2026</v>
+      </c>
+      <c r="J42">
+        <v>1</v>
+      </c>
+      <c r="K42">
+        <v>1990</v>
+      </c>
+      <c r="L42">
+        <v>1990</v>
+      </c>
+      <c r="M42">
+        <v>41</v>
+      </c>
+      <c r="N42" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O42" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P42" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q42">
+        <v>58</v>
+      </c>
+      <c r="R42">
+        <v>47</v>
+      </c>
+      <c r="S42" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>Rafael Ribeiro Nogueira</v>
+      </c>
+      <c r="B43" t="str">
+        <v>+55 (43) 96128-1503</v>
+      </c>
+      <c r="C43" t="str">
+        <v>https://wa.me/5543961281503</v>
+      </c>
+      <c r="D43" t="str">
+        <v/>
+      </c>
+      <c r="E43" t="str">
+        <v>Londrina</v>
+      </c>
+      <c r="F43" t="str">
+        <v>PR</v>
+      </c>
+      <c r="G43" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H43">
+        <v>114</v>
+      </c>
+      <c r="I43" t="str">
+        <v>26/06/2026</v>
+      </c>
+      <c r="J43">
+        <v>4</v>
+      </c>
+      <c r="K43">
+        <v>8620</v>
+      </c>
+      <c r="L43">
+        <v>2155</v>
+      </c>
+      <c r="M43">
+        <v>45</v>
+      </c>
+      <c r="N43" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O43" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P43" t="str">
+        <v>Chelsea Masculina | Neo</v>
+      </c>
+      <c r="Q43">
+        <v>57</v>
+      </c>
+      <c r="R43">
+        <v>74</v>
+      </c>
+      <c r="S43" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>Enzo Sampaio</v>
+      </c>
+      <c r="B44" t="str">
+        <v>+55 (47) 95572-1822</v>
+      </c>
+      <c r="C44" t="str">
+        <v>https://wa.me/5547955721822</v>
+      </c>
+      <c r="D44" t="str">
+        <v>enzo.sampaio@icloud.com</v>
+      </c>
+      <c r="E44" t="str">
+        <v>Blumenau</v>
+      </c>
+      <c r="F44" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G44" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H44">
+        <v>119</v>
+      </c>
+      <c r="I44" t="str">
+        <v>21/06/2026</v>
+      </c>
+      <c r="J44">
+        <v>1</v>
+      </c>
+      <c r="K44">
+        <v>2680</v>
+      </c>
+      <c r="L44">
+        <v>2680</v>
+      </c>
+      <c r="M44">
+        <v>42</v>
+      </c>
+      <c r="N44" t="str">
+        <v>Bota</v>
+      </c>
+      <c r="O44" t="str">
+        <v>whisky</v>
+      </c>
+      <c r="P44" t="str">
+        <v>Ankle Boot Masculina | Neo</v>
+      </c>
+      <c r="Q44">
+        <v>56</v>
+      </c>
+      <c r="R44">
+        <v>70</v>
+      </c>
+      <c r="S44" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>Gabriel Ribeiro</v>
+      </c>
+      <c r="B45" t="str">
+        <v>+55 (14) 92755-7168</v>
+      </c>
+      <c r="C45" t="str">
+        <v>https://wa.me/5514927557168</v>
+      </c>
+      <c r="D45" t="str">
+        <v>gabriel.ribeiro@uol.com.br</v>
+      </c>
+      <c r="E45" t="str">
+        <v>Bauru</v>
+      </c>
+      <c r="F45" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G45" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H45">
+        <v>125</v>
+      </c>
+      <c r="I45" t="str">
+        <v>15/06/2026</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
+      </c>
+      <c r="K45">
+        <v>2190</v>
+      </c>
+      <c r="L45">
+        <v>2190</v>
+      </c>
+      <c r="M45">
+        <v>44</v>
+      </c>
+      <c r="N45" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O45" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P45" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q45">
+        <v>56</v>
+      </c>
+      <c r="R45">
+        <v>55</v>
+      </c>
+      <c r="S45" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>Andre Sampaio</v>
+      </c>
+      <c r="B46" t="str">
+        <v>+55 (16) 99186-9380</v>
+      </c>
+      <c r="C46" t="str">
+        <v>https://wa.me/5516991869380</v>
+      </c>
+      <c r="D46" t="str">
+        <v>andre.sampaio@yahoo.com.br</v>
+      </c>
+      <c r="E46" t="str">
+        <v>Ribeirao Preto</v>
+      </c>
+      <c r="F46" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G46" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H46">
+        <v>128</v>
+      </c>
+      <c r="I46" t="str">
+        <v>12/06/2026</v>
+      </c>
+      <c r="J46">
+        <v>1</v>
+      </c>
+      <c r="K46">
+        <v>1990</v>
+      </c>
+      <c r="L46">
+        <v>1990</v>
+      </c>
+      <c r="M46">
+        <v>41</v>
+      </c>
+      <c r="N46" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O46" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P46" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q46">
+        <v>55</v>
+      </c>
+      <c r="R46">
+        <v>47</v>
+      </c>
+      <c r="S46" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>Rodrigo Tavares Lacerda</v>
+      </c>
+      <c r="B47" t="str">
+        <v>+55 (81) 98958-2693</v>
+      </c>
+      <c r="C47" t="str">
+        <v>https://wa.me/5581989582693</v>
+      </c>
+      <c r="D47" t="str">
+        <v/>
+      </c>
+      <c r="E47" t="str">
+        <v>Recife</v>
+      </c>
+      <c r="F47" t="str">
+        <v>PE</v>
+      </c>
+      <c r="G47" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H47">
+        <v>93</v>
+      </c>
+      <c r="I47" t="str">
+        <v>17/07/2026</v>
+      </c>
+      <c r="J47">
+        <v>2</v>
+      </c>
+      <c r="K47">
+        <v>2429</v>
+      </c>
+      <c r="L47">
+        <v>1214.5</v>
+      </c>
+      <c r="M47">
+        <v>41</v>
+      </c>
+      <c r="N47" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O47" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P47" t="str">
+        <v>Loafer Masculino | Neo Penny</v>
+      </c>
+      <c r="Q47">
+        <v>54</v>
+      </c>
+      <c r="R47">
+        <v>51</v>
+      </c>
+      <c r="S47" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>Thiago Garcia</v>
+      </c>
+      <c r="B48" t="str">
+        <v>+55 (47) 92456-0229</v>
+      </c>
+      <c r="C48" t="str">
+        <v>https://wa.me/5547924560229</v>
+      </c>
+      <c r="D48" t="str">
+        <v>thiago.garcia@hotmail.com</v>
+      </c>
+      <c r="E48" t="str">
+        <v>Blumenau</v>
+      </c>
+      <c r="F48" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G48" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H48">
+        <v>126</v>
+      </c>
+      <c r="I48" t="str">
+        <v>14/06/2026</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
+      </c>
+      <c r="K48">
+        <v>1990</v>
+      </c>
+      <c r="L48">
+        <v>1990</v>
+      </c>
+      <c r="M48">
+        <v>42</v>
+      </c>
+      <c r="N48" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O48" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P48" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q48">
+        <v>54</v>
+      </c>
+      <c r="R48">
+        <v>47</v>
+      </c>
+      <c r="S48" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>Joao Araujo</v>
+      </c>
+      <c r="B49" t="str">
+        <v>+55 (91) 99618-5160</v>
+      </c>
+      <c r="C49" t="str">
+        <v>https://wa.me/5591996185160</v>
+      </c>
+      <c r="D49" t="str">
+        <v/>
+      </c>
+      <c r="E49" t="str">
+        <v>Belem</v>
+      </c>
+      <c r="F49" t="str">
+        <v>PA</v>
+      </c>
+      <c r="G49" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H49">
+        <v>100</v>
+      </c>
+      <c r="I49" t="str">
+        <v>10/07/2026</v>
+      </c>
+      <c r="J49">
+        <v>3</v>
+      </c>
+      <c r="K49">
+        <v>5260</v>
+      </c>
+      <c r="L49">
+        <v>1753.33</v>
+      </c>
+      <c r="M49">
+        <v>41</v>
+      </c>
+      <c r="N49" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O49" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P49" t="str">
+        <v>Carteira de Couro Masculina | Slim</v>
+      </c>
+      <c r="Q49">
+        <v>53</v>
+      </c>
+      <c r="R49">
+        <v>61</v>
+      </c>
+      <c r="S49" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>Bernardo Bittencourt</v>
+      </c>
+      <c r="B50" t="str">
+        <v>+55 (12) 97463-6318</v>
+      </c>
+      <c r="C50" t="str">
+        <v>https://wa.me/5512974636318</v>
+      </c>
+      <c r="D50" t="str">
+        <v/>
+      </c>
+      <c r="E50" t="str">
+        <v>Sao Jose dos Campos</v>
+      </c>
+      <c r="F50" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G50" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H50">
+        <v>115</v>
+      </c>
+      <c r="I50" t="str">
+        <v>25/06/2026</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
+      </c>
+      <c r="K50">
+        <v>2970</v>
+      </c>
+      <c r="L50">
+        <v>2970</v>
+      </c>
+      <c r="M50">
+        <v>44</v>
+      </c>
+      <c r="N50" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O50" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P50" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q50">
+        <v>53</v>
+      </c>
+      <c r="R50">
+        <v>74</v>
+      </c>
+      <c r="S50" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>Sergio Cunha</v>
+      </c>
+      <c r="B51" t="str">
+        <v>+55 (22) 99443-0316</v>
+      </c>
+      <c r="C51" t="str">
+        <v>https://wa.me/5522994430316</v>
+      </c>
+      <c r="D51" t="str">
+        <v/>
+      </c>
+      <c r="E51" t="str">
+        <v>Campos dos Goytacazes</v>
+      </c>
+      <c r="F51" t="str">
+        <v>RJ</v>
+      </c>
+      <c r="G51" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H51">
+        <v>117</v>
+      </c>
+      <c r="I51" t="str">
+        <v>23/06/2026</v>
+      </c>
+      <c r="J51">
+        <v>4</v>
+      </c>
+      <c r="K51">
+        <v>9329</v>
+      </c>
+      <c r="L51">
+        <v>2332.25</v>
+      </c>
+      <c r="M51">
+        <v>41</v>
+      </c>
+      <c r="N51" t="str">
+        <v>Bota</v>
+      </c>
+      <c r="O51" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P51" t="str">
+        <v>Monk Masculino | Neo Double Buckle</v>
+      </c>
+      <c r="Q51">
+        <v>52</v>
+      </c>
+      <c r="R51">
+        <v>80</v>
+      </c>
+      <c r="S51" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>Bernardo Lima Medeiros</v>
+      </c>
+      <c r="B52" t="str">
+        <v>+55 (43) 98929-4023</v>
+      </c>
+      <c r="C52" t="str">
+        <v>https://wa.me/5543989294023</v>
+      </c>
+      <c r="D52" t="str">
+        <v>bernardo.lima@uol.com.br</v>
+      </c>
+      <c r="E52" t="str">
+        <v>Londrina</v>
+      </c>
+      <c r="F52" t="str">
+        <v>PR</v>
+      </c>
+      <c r="G52" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H52">
+        <v>114</v>
+      </c>
+      <c r="I52" t="str">
+        <v>26/06/2026</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
+      </c>
+      <c r="K52">
+        <v>2690</v>
+      </c>
+      <c r="L52">
+        <v>2690</v>
+      </c>
+      <c r="M52">
+        <v>45</v>
+      </c>
+      <c r="N52" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O52" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P52" t="str">
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+      </c>
+      <c r="Q52">
+        <v>52</v>
+      </c>
+      <c r="R52">
+        <v>73</v>
+      </c>
+      <c r="S52" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>Vicente Monteiro Fernandes</v>
+      </c>
+      <c r="B53" t="str">
+        <v>+55 (47) 96942-5452</v>
+      </c>
+      <c r="C53" t="str">
+        <v>https://wa.me/5547969425452</v>
+      </c>
+      <c r="D53" t="str">
+        <v/>
+      </c>
+      <c r="E53" t="str">
+        <v>Blumenau</v>
+      </c>
+      <c r="F53" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G53" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H53">
+        <v>119</v>
+      </c>
+      <c r="I53" t="str">
+        <v>21/06/2026</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+      <c r="K53">
+        <v>2310</v>
+      </c>
+      <c r="L53">
+        <v>2310</v>
+      </c>
+      <c r="M53">
+        <v>40</v>
+      </c>
+      <c r="N53" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O53" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P53" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q53">
+        <v>52</v>
+      </c>
+      <c r="R53">
+        <v>60</v>
+      </c>
+      <c r="S53" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>Wesley Marques</v>
+      </c>
+      <c r="B54" t="str">
+        <v>+55 (48) 98052-0991</v>
+      </c>
+      <c r="C54" t="str">
+        <v>https://wa.me/5548980520991</v>
+      </c>
+      <c r="D54" t="str">
+        <v>wesley.marques@hotmail.com</v>
+      </c>
+      <c r="E54" t="str">
+        <v>Florianopolis</v>
+      </c>
+      <c r="F54" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G54" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H54">
+        <v>111</v>
+      </c>
+      <c r="I54" t="str">
+        <v>29/06/2026</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
+      </c>
+      <c r="K54">
+        <v>2980</v>
+      </c>
+      <c r="L54">
+        <v>2980</v>
+      </c>
+      <c r="M54">
+        <v>42</v>
+      </c>
+      <c r="N54" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O54" t="str">
+        <v>whisky</v>
+      </c>
+      <c r="P54" t="str">
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+      </c>
+      <c r="Q54">
+        <v>49</v>
+      </c>
+      <c r="R54">
+        <v>75</v>
+      </c>
+      <c r="S54" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>Henrique Braga</v>
+      </c>
+      <c r="B55" t="str">
+        <v>+55 (67) 95375-9420</v>
+      </c>
+      <c r="C55" t="str">
+        <v>https://wa.me/5567953759420</v>
+      </c>
+      <c r="D55" t="str">
+        <v>henrique.braga@icloud.com</v>
+      </c>
+      <c r="E55" t="str">
+        <v>Campo Grande</v>
+      </c>
+      <c r="F55" t="str">
+        <v>MS</v>
+      </c>
+      <c r="G55" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H55">
+        <v>118</v>
+      </c>
+      <c r="I55" t="str">
+        <v>22/06/2026</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
+      </c>
+      <c r="K55">
+        <v>2090</v>
+      </c>
+      <c r="L55">
+        <v>2090</v>
+      </c>
+      <c r="M55">
+        <v>37</v>
+      </c>
+      <c r="N55" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O55" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P55" t="str">
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
+      </c>
+      <c r="Q55">
+        <v>49</v>
+      </c>
+      <c r="R55">
+        <v>51</v>
+      </c>
+      <c r="S55" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>Fernando Tavares Rocha</v>
+      </c>
+      <c r="B56" t="str">
+        <v>+55 (16) 94727-6807</v>
+      </c>
+      <c r="C56" t="str">
+        <v>https://wa.me/5516947276807</v>
+      </c>
+      <c r="D56" t="str">
+        <v>fernando.tavares@icloud.com</v>
+      </c>
+      <c r="E56" t="str">
+        <v>Ribeirao Preto</v>
+      </c>
+      <c r="F56" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G56" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H56">
+        <v>110</v>
+      </c>
+      <c r="I56" t="str">
+        <v>30/06/2026</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
+      </c>
+      <c r="K56">
+        <v>2690</v>
+      </c>
+      <c r="L56">
+        <v>2690</v>
+      </c>
+      <c r="M56">
+        <v>42</v>
+      </c>
+      <c r="N56" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O56" t="str">
+        <v>whisky</v>
+      </c>
+      <c r="P56" t="str">
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+      </c>
+      <c r="Q56">
+        <v>48</v>
+      </c>
+      <c r="R56">
+        <v>73</v>
+      </c>
+      <c r="S56" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>Marcio Rodrigues</v>
+      </c>
+      <c r="B57" t="str">
+        <v>+55 (18) 95597-1880</v>
+      </c>
+      <c r="C57" t="str">
+        <v>https://wa.me/5518955971880</v>
+      </c>
+      <c r="D57" t="str">
+        <v>marcio.rodrigues@icloud.com</v>
+      </c>
+      <c r="E57" t="str">
+        <v>Presidente Prudente</v>
+      </c>
+      <c r="F57" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G57" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H57">
+        <v>118</v>
+      </c>
+      <c r="I57" t="str">
+        <v>22/06/2026</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
+      </c>
+      <c r="K57">
+        <v>1990</v>
+      </c>
+      <c r="L57">
+        <v>1990</v>
+      </c>
+      <c r="M57">
+        <v>45</v>
+      </c>
+      <c r="N57" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O57" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P57" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q57">
+        <v>48</v>
+      </c>
+      <c r="R57">
+        <v>48</v>
+      </c>
+      <c r="S57" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>Gabriel Falcao</v>
+      </c>
+      <c r="B58" t="str">
+        <v>+55 (48) 98315-8135</v>
+      </c>
+      <c r="C58" t="str">
+        <v>https://wa.me/5548983158135</v>
+      </c>
+      <c r="D58" t="str">
+        <v/>
+      </c>
+      <c r="E58" t="str">
+        <v>Florianopolis</v>
+      </c>
+      <c r="F58" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G58" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H58">
+        <v>109</v>
+      </c>
+      <c r="I58" t="str">
+        <v>01/07/2026</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
+      </c>
+      <c r="K58">
+        <v>2690</v>
+      </c>
+      <c r="L58">
+        <v>2690</v>
+      </c>
+      <c r="M58">
+        <v>43</v>
+      </c>
+      <c r="N58" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O58" t="str">
+        <v>whisky</v>
+      </c>
+      <c r="P58" t="str">
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+      </c>
+      <c r="Q58">
+        <v>46</v>
+      </c>
+      <c r="R58">
+        <v>73</v>
+      </c>
+      <c r="S58" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>Leonardo Magalhaes Pacheco</v>
+      </c>
+      <c r="B59" t="str">
+        <v>+55 (53) 94306-6962</v>
+      </c>
+      <c r="C59" t="str">
+        <v>https://wa.me/5553943066962</v>
+      </c>
+      <c r="D59" t="str">
+        <v>leonardo.magalhaes@gmail.com</v>
+      </c>
+      <c r="E59" t="str">
+        <v>Pelotas</v>
+      </c>
+      <c r="F59" t="str">
+        <v>RS</v>
+      </c>
+      <c r="G59" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H59">
+        <v>114</v>
+      </c>
+      <c r="I59" t="str">
+        <v>26/06/2026</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
+      </c>
+      <c r="K59">
+        <v>2190</v>
+      </c>
+      <c r="L59">
+        <v>2190</v>
+      </c>
+      <c r="M59">
+        <v>45</v>
+      </c>
+      <c r="N59" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O59" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P59" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q59">
+        <v>46</v>
+      </c>
+      <c r="R59">
+        <v>55</v>
+      </c>
+      <c r="S59" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>Mauricio Pacheco Medeiros</v>
+      </c>
+      <c r="B60" t="str">
+        <v>+55 (43) 93955-2463</v>
+      </c>
+      <c r="C60" t="str">
+        <v>https://wa.me/5543939552463</v>
+      </c>
+      <c r="D60" t="str">
+        <v>mauricio.pacheco@outlook.com</v>
+      </c>
+      <c r="E60" t="str">
+        <v>Londrina</v>
+      </c>
+      <c r="F60" t="str">
+        <v>PR</v>
+      </c>
+      <c r="G60" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H60">
+        <v>132</v>
+      </c>
+      <c r="I60" t="str">
+        <v>08/06/2026</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
+      </c>
+      <c r="K60">
+        <v>290</v>
+      </c>
+      <c r="L60">
+        <v>290</v>
+      </c>
+      <c r="M60" t="str">
+        <v/>
+      </c>
+      <c r="N60" t="str">
+        <v/>
+      </c>
+      <c r="O60" t="str">
+        <v/>
+      </c>
+      <c r="P60" t="str">
+        <v>Carteira de Couro Masculina | Slim</v>
+      </c>
+      <c r="Q60">
+        <v>44</v>
+      </c>
+      <c r="R60">
+        <v>27</v>
+      </c>
+      <c r="S60" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>Bernardo Vieira Garcia</v>
+      </c>
+      <c r="B61" t="str">
+        <v>+55 (86) 97013-1186</v>
+      </c>
+      <c r="C61" t="str">
+        <v>https://wa.me/5586970131186</v>
+      </c>
+      <c r="D61" t="str">
+        <v>bernardo.vieira@yahoo.com.br</v>
+      </c>
+      <c r="E61" t="str">
+        <v>Teresina</v>
+      </c>
+      <c r="F61" t="str">
+        <v>PI</v>
+      </c>
+      <c r="G61" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H61">
+        <v>110</v>
+      </c>
+      <c r="I61" t="str">
+        <v>30/06/2026</v>
+      </c>
+      <c r="J61">
+        <v>1</v>
+      </c>
+      <c r="K61">
+        <v>2280</v>
+      </c>
+      <c r="L61">
+        <v>2280</v>
+      </c>
+      <c r="M61">
+        <v>45</v>
+      </c>
+      <c r="N61" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O61" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P61" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q61">
+        <v>43</v>
+      </c>
+      <c r="R61">
+        <v>58</v>
+      </c>
+      <c r="S61" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>Felipe Bittencourt</v>
+      </c>
+      <c r="B62" t="str">
+        <v>+55 (47) 99094-7866</v>
+      </c>
+      <c r="C62" t="str">
+        <v>https://wa.me/5547990947866</v>
+      </c>
+      <c r="D62" t="str">
+        <v>felipe.bittencourt@icloud.com</v>
+      </c>
+      <c r="E62" t="str">
+        <v>Joinville</v>
+      </c>
+      <c r="F62" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G62" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H62">
+        <v>115</v>
+      </c>
+      <c r="I62" t="str">
+        <v>25/06/2026</v>
+      </c>
+      <c r="J62">
+        <v>3</v>
+      </c>
+      <c r="K62">
+        <v>4058</v>
+      </c>
+      <c r="L62">
+        <v>1352.67</v>
+      </c>
+      <c r="M62">
+        <v>40</v>
+      </c>
+      <c r="N62" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O62" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P62" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q62">
+        <v>42</v>
+      </c>
+      <c r="R62">
+        <v>58</v>
+      </c>
+      <c r="S62" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>Francisco Magalhaes</v>
+      </c>
+      <c r="B63" t="str">
+        <v>+55 (15) 92442-7626</v>
+      </c>
+      <c r="C63" t="str">
+        <v>https://wa.me/5515924427626</v>
+      </c>
+      <c r="D63" t="str">
+        <v>francisco.magalhaes@icloud.com</v>
+      </c>
+      <c r="E63" t="str">
+        <v>Sorocaba</v>
+      </c>
+      <c r="F63" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G63" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H63">
+        <v>107</v>
+      </c>
+      <c r="I63" t="str">
+        <v>03/07/2026</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63">
+        <v>2339</v>
+      </c>
+      <c r="L63">
+        <v>2339</v>
+      </c>
+      <c r="M63">
+        <v>44</v>
+      </c>
+      <c r="N63" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O63" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P63" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q63">
+        <v>41</v>
+      </c>
+      <c r="R63">
+        <v>62</v>
+      </c>
+      <c r="S63" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v>Igor Coutinho</v>
+      </c>
+      <c r="B64" t="str">
+        <v>+55 (67) 93251-6030</v>
+      </c>
+      <c r="C64" t="str">
+        <v>https://wa.me/5567932516030</v>
+      </c>
+      <c r="D64" t="str">
+        <v>igor.coutinho@hotmail.com</v>
+      </c>
+      <c r="E64" t="str">
+        <v>Campo Grande</v>
+      </c>
+      <c r="F64" t="str">
+        <v>MS</v>
+      </c>
+      <c r="G64" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H64">
+        <v>109</v>
+      </c>
+      <c r="I64" t="str">
+        <v>01/07/2026</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
+      </c>
+      <c r="K64">
+        <v>2180</v>
+      </c>
+      <c r="L64">
+        <v>2180</v>
+      </c>
+      <c r="M64">
+        <v>42</v>
+      </c>
+      <c r="N64" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O64" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P64" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q64">
+        <v>41</v>
+      </c>
+      <c r="R64">
+        <v>54</v>
+      </c>
+      <c r="S64" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v>Samuel Araujo</v>
+      </c>
+      <c r="B65" t="str">
+        <v>+55 (15) 91581-4385</v>
+      </c>
+      <c r="C65" t="str">
+        <v>https://wa.me/5515915814385</v>
+      </c>
+      <c r="D65" t="str">
+        <v>samuel.araujo@outlook.com</v>
+      </c>
+      <c r="E65" t="str">
+        <v>Sorocaba</v>
+      </c>
+      <c r="F65" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G65" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H65">
+        <v>103</v>
+      </c>
+      <c r="I65" t="str">
+        <v>07/07/2026</v>
+      </c>
+      <c r="J65">
+        <v>4</v>
+      </c>
+      <c r="K65">
+        <v>8320</v>
+      </c>
+      <c r="L65">
+        <v>2080</v>
+      </c>
+      <c r="M65">
+        <v>46</v>
+      </c>
+      <c r="N65" t="str">
+        <v>Loafer</v>
+      </c>
+      <c r="O65" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P65" t="str">
+        <v>Loafer Masculino | Neo Penny</v>
+      </c>
+      <c r="Q65">
+        <v>40</v>
+      </c>
+      <c r="R65">
+        <v>73</v>
+      </c>
+      <c r="S65" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v>Igor Duarte Ramos</v>
+      </c>
+      <c r="B66" t="str">
+        <v>+55 (81) 96604-7751</v>
+      </c>
+      <c r="C66" t="str">
+        <v>https://wa.me/5581966047751</v>
+      </c>
+      <c r="D66" t="str">
+        <v/>
+      </c>
+      <c r="E66" t="str">
+        <v>Recife</v>
+      </c>
+      <c r="F66" t="str">
+        <v>PE</v>
+      </c>
+      <c r="G66" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H66">
+        <v>103</v>
+      </c>
+      <c r="I66" t="str">
+        <v>07/07/2026</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
+      </c>
+      <c r="K66">
+        <v>2690</v>
+      </c>
+      <c r="L66">
+        <v>2690</v>
+      </c>
+      <c r="M66">
+        <v>39</v>
+      </c>
+      <c r="N66" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O66" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P66" t="str">
+        <v>Sapato Oxford Masculino | Neo Wholecut</v>
+      </c>
+      <c r="Q66">
+        <v>40</v>
+      </c>
+      <c r="R66">
+        <v>73</v>
+      </c>
+      <c r="S66" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v>Fabio Freitas</v>
+      </c>
+      <c r="B67" t="str">
+        <v>+55 (21) 99360-3724</v>
+      </c>
+      <c r="C67" t="str">
+        <v>https://wa.me/5521993603724</v>
+      </c>
+      <c r="D67" t="str">
+        <v>fabio.freitas@gmail.com</v>
+      </c>
+      <c r="E67" t="str">
+        <v>Niteroi</v>
+      </c>
+      <c r="F67" t="str">
+        <v>RJ</v>
+      </c>
+      <c r="G67" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H67">
+        <v>103</v>
+      </c>
+      <c r="I67" t="str">
+        <v>07/07/2026</v>
+      </c>
+      <c r="J67">
+        <v>1</v>
+      </c>
+      <c r="K67">
+        <v>2490</v>
+      </c>
+      <c r="L67">
+        <v>2490</v>
+      </c>
+      <c r="M67">
+        <v>41</v>
+      </c>
+      <c r="N67" t="str">
+        <v>Monk Strap</v>
+      </c>
+      <c r="O67" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P67" t="str">
+        <v>Monk Masculino | Neo Double Buckle</v>
+      </c>
+      <c r="Q67">
+        <v>39</v>
+      </c>
+      <c r="R67">
+        <v>69</v>
+      </c>
+      <c r="S67" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v>Luciano Nunes Nunes</v>
+      </c>
+      <c r="B68" t="str">
+        <v>+55 (83) 91113-9231</v>
+      </c>
+      <c r="C68" t="str">
+        <v>https://wa.me/5583911139231</v>
+      </c>
+      <c r="D68" t="str">
+        <v>luciano.nunes@outlook.com</v>
+      </c>
+      <c r="E68" t="str">
+        <v>Joao Pessoa</v>
+      </c>
+      <c r="F68" t="str">
+        <v>PB</v>
+      </c>
+      <c r="G68" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H68">
+        <v>104</v>
+      </c>
+      <c r="I68" t="str">
+        <v>06/07/2026</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
+      </c>
+      <c r="K68">
+        <v>2410</v>
+      </c>
+      <c r="L68">
+        <v>2410</v>
+      </c>
+      <c r="M68">
+        <v>46</v>
+      </c>
+      <c r="N68" t="str">
+        <v>Bota</v>
+      </c>
+      <c r="O68" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P68" t="str">
+        <v>Ankle Boot Masculina | Neo</v>
+      </c>
+      <c r="Q68">
+        <v>39</v>
+      </c>
+      <c r="R68">
+        <v>65</v>
+      </c>
+      <c r="S68" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v>Sergio Soares Nunes</v>
+      </c>
+      <c r="B69" t="str">
+        <v>+55 (19) 96902-1629</v>
+      </c>
+      <c r="C69" t="str">
+        <v>https://wa.me/5519969021629</v>
+      </c>
+      <c r="D69" t="str">
+        <v>sergio.soares@outlook.com</v>
+      </c>
+      <c r="E69" t="str">
+        <v>Campinas</v>
+      </c>
+      <c r="F69" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G69" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H69">
+        <v>97</v>
+      </c>
+      <c r="I69" t="str">
+        <v>13/07/2026</v>
+      </c>
+      <c r="J69">
+        <v>2</v>
+      </c>
+      <c r="K69">
+        <v>4470</v>
+      </c>
+      <c r="L69">
+        <v>2235</v>
+      </c>
+      <c r="M69">
+        <v>41</v>
+      </c>
+      <c r="N69" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O69" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P69" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q69">
+        <v>38</v>
+      </c>
+      <c r="R69">
+        <v>68</v>
+      </c>
+      <c r="S69" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v>Mateus Cunha Cardoso</v>
+      </c>
+      <c r="B70" t="str">
+        <v>+55 (83) 92784-0482</v>
+      </c>
+      <c r="C70" t="str">
+        <v>https://wa.me/5583927840482</v>
+      </c>
+      <c r="D70" t="str">
+        <v>mateus.cunha@gmail.com</v>
+      </c>
+      <c r="E70" t="str">
+        <v>Joao Pessoa</v>
+      </c>
+      <c r="F70" t="str">
+        <v>PB</v>
+      </c>
+      <c r="G70" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H70">
+        <v>97</v>
+      </c>
+      <c r="I70" t="str">
+        <v>13/07/2026</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="K70">
+        <v>2480</v>
+      </c>
+      <c r="L70">
+        <v>2480</v>
+      </c>
+      <c r="M70">
+        <v>44</v>
+      </c>
+      <c r="N70" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O70" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P70" t="str">
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
+      </c>
+      <c r="Q70">
+        <v>33</v>
+      </c>
+      <c r="R70">
+        <v>68</v>
+      </c>
+      <c r="S70" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="str">
+        <v>Leandro Soares Duarte</v>
+      </c>
+      <c r="B71" t="str">
+        <v>+55 (11) 97666-9443</v>
+      </c>
+      <c r="C71" t="str">
+        <v>https://wa.me/5511976669443</v>
+      </c>
+      <c r="D71" t="str">
+        <v>leandro.soares@hotmail.com</v>
+      </c>
+      <c r="E71" t="str">
+        <v>Sao Paulo</v>
+      </c>
+      <c r="F71" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G71" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H71">
+        <v>99</v>
+      </c>
+      <c r="I71" t="str">
+        <v>11/07/2026</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
+      </c>
+      <c r="K71">
+        <v>1890</v>
+      </c>
+      <c r="L71">
+        <v>1890</v>
+      </c>
+      <c r="M71">
+        <v>37</v>
+      </c>
+      <c r="N71" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O71" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P71" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q71">
+        <v>30</v>
+      </c>
+      <c r="R71">
+        <v>45</v>
+      </c>
+      <c r="S71" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="str">
+        <v>Mateus Gomes Souza</v>
+      </c>
+      <c r="B72" t="str">
+        <v>+55 (71) 91040-6653</v>
+      </c>
+      <c r="C72" t="str">
+        <v>https://wa.me/5571910406653</v>
+      </c>
+      <c r="D72" t="str">
+        <v>mateus.gomes@yahoo.com.br</v>
+      </c>
+      <c r="E72" t="str">
+        <v>Salvador</v>
+      </c>
+      <c r="F72" t="str">
+        <v>BA</v>
+      </c>
+      <c r="G72" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H72">
+        <v>92</v>
+      </c>
+      <c r="I72" t="str">
+        <v>18/07/2026</v>
+      </c>
+      <c r="J72">
+        <v>1</v>
+      </c>
+      <c r="K72">
+        <v>2870</v>
+      </c>
+      <c r="L72">
+        <v>2870</v>
+      </c>
+      <c r="M72">
+        <v>42</v>
+      </c>
+      <c r="N72" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O72" t="str">
+        <v>whisky</v>
+      </c>
+      <c r="P72" t="str">
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
+      </c>
+      <c r="Q72">
+        <v>29</v>
+      </c>
+      <c r="R72">
+        <v>75</v>
+      </c>
+      <c r="S72" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="str">
+        <v>Eduardo Lacerda</v>
+      </c>
+      <c r="B73" t="str">
+        <v>+55 (81) 96202-9190</v>
+      </c>
+      <c r="C73" t="str">
+        <v>https://wa.me/5581962029190</v>
+      </c>
+      <c r="D73" t="str">
+        <v>eduardo.lacerda@yahoo.com.br</v>
+      </c>
+      <c r="E73" t="str">
+        <v>Recife</v>
+      </c>
+      <c r="F73" t="str">
+        <v>PE</v>
+      </c>
+      <c r="G73" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H73">
+        <v>97</v>
+      </c>
+      <c r="I73" t="str">
+        <v>13/07/2026</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
+      </c>
+      <c r="K73">
+        <v>1990</v>
+      </c>
+      <c r="L73">
+        <v>1990</v>
+      </c>
+      <c r="M73">
+        <v>41</v>
+      </c>
+      <c r="N73" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O73" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P73" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q73">
+        <v>29</v>
+      </c>
+      <c r="R73">
+        <v>49</v>
+      </c>
+      <c r="S73" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="str">
+        <v>Arthur Machado Dias</v>
+      </c>
+      <c r="B74" t="str">
+        <v>+55 (54) 96769-1313</v>
+      </c>
+      <c r="C74" t="str">
+        <v>https://wa.me/5554967691313</v>
+      </c>
+      <c r="D74" t="str">
+        <v>arthur.machado@gmail.com</v>
+      </c>
+      <c r="E74" t="str">
+        <v>Caxias do Sul</v>
+      </c>
+      <c r="F74" t="str">
+        <v>RS</v>
+      </c>
+      <c r="G74" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H74">
+        <v>93</v>
+      </c>
+      <c r="I74" t="str">
+        <v>17/07/2026</v>
+      </c>
+      <c r="J74">
+        <v>1</v>
+      </c>
+      <c r="K74">
+        <v>2380</v>
+      </c>
+      <c r="L74">
+        <v>2380</v>
+      </c>
+      <c r="M74">
+        <v>44</v>
+      </c>
+      <c r="N74" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O74" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P74" t="str">
+        <v>Sapato Derby Masculino | Classic Split Toe</v>
+      </c>
+      <c r="Q74">
+        <v>28</v>
+      </c>
+      <c r="R74">
+        <v>64</v>
+      </c>
+      <c r="S74" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="str">
+        <v>Bernardo Moreira Queiroz</v>
+      </c>
+      <c r="B75" t="str">
+        <v>+55 (83) 99636-7532</v>
+      </c>
+      <c r="C75" t="str">
+        <v>https://wa.me/5583996367532</v>
+      </c>
+      <c r="D75" t="str">
+        <v>bernardo.moreira@gmail.com</v>
+      </c>
+      <c r="E75" t="str">
+        <v>Joao Pessoa</v>
+      </c>
+      <c r="F75" t="str">
+        <v>PB</v>
+      </c>
+      <c r="G75" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H75">
+        <v>93</v>
+      </c>
+      <c r="I75" t="str">
+        <v>17/07/2026</v>
+      </c>
+      <c r="J75">
+        <v>1</v>
+      </c>
+      <c r="K75">
+        <v>1890</v>
+      </c>
+      <c r="L75">
+        <v>1890</v>
+      </c>
+      <c r="M75">
+        <v>43</v>
+      </c>
+      <c r="N75" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O75" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P75" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q75">
+        <v>25</v>
+      </c>
+      <c r="R75">
+        <v>46</v>
+      </c>
+      <c r="S75" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="str">
+        <v>Pedro Lacerda</v>
+      </c>
+      <c r="B76" t="str">
+        <v>+55 (61) 97111-6370</v>
+      </c>
+      <c r="C76" t="str">
+        <v>https://wa.me/5561971116370</v>
+      </c>
+      <c r="D76" t="str">
+        <v>pedro.lacerda@uol.com.br</v>
+      </c>
+      <c r="E76" t="str">
+        <v>Brasilia</v>
+      </c>
+      <c r="F76" t="str">
+        <v>DF</v>
+      </c>
+      <c r="G76" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H76">
+        <v>90</v>
+      </c>
+      <c r="I76" t="str">
+        <v>20/07/2026</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
+      </c>
+      <c r="K76">
+        <v>2079</v>
+      </c>
+      <c r="L76">
+        <v>2079</v>
+      </c>
+      <c r="M76">
+        <v>46</v>
+      </c>
+      <c r="N76" t="str">
+        <v>Derby</v>
+      </c>
+      <c r="O76" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P76" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q76">
+        <v>23</v>
+      </c>
+      <c r="R76">
+        <v>51</v>
+      </c>
+      <c r="S76" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="str">
+        <v>Gilberto Sampaio</v>
+      </c>
+      <c r="B77" t="str">
+        <v>+55 (11) 91398-5772</v>
+      </c>
+      <c r="C77" t="str">
+        <v>https://wa.me/5511913985772</v>
+      </c>
+      <c r="D77" t="str">
+        <v>gilberto.sampaio@gmail.com</v>
+      </c>
+      <c r="E77" t="str">
+        <v>Sao Paulo</v>
+      </c>
+      <c r="F77" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G77" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H77">
+        <v>90</v>
+      </c>
+      <c r="I77" t="str">
+        <v>20/07/2026</v>
+      </c>
+      <c r="J77">
+        <v>5</v>
+      </c>
+      <c r="K77">
+        <v>10018</v>
+      </c>
+      <c r="L77">
+        <v>2003.6</v>
+      </c>
+      <c r="M77">
+        <v>39</v>
+      </c>
+      <c r="N77" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O77" t="str">
+        <v>whisky</v>
+      </c>
+      <c r="P77" t="str">
+        <v>Chelsea Masculina | Neo</v>
+      </c>
+      <c r="Q77">
+        <v>22</v>
+      </c>
+      <c r="R77">
+        <v>75</v>
+      </c>
+      <c r="S77" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="str">
+        <v>Augusto Rodrigues</v>
+      </c>
+      <c r="B78" t="str">
+        <v>+55 (91) 93245-9316</v>
+      </c>
+      <c r="C78" t="str">
+        <v>https://wa.me/5591932459316</v>
+      </c>
+      <c r="D78" t="str">
+        <v>augusto.rodrigues@outlook.com</v>
+      </c>
+      <c r="E78" t="str">
+        <v>Belem</v>
+      </c>
+      <c r="F78" t="str">
+        <v>PA</v>
+      </c>
+      <c r="G78" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H78">
+        <v>94</v>
+      </c>
+      <c r="I78" t="str">
+        <v>16/07/2026</v>
+      </c>
+      <c r="J78">
+        <v>4</v>
+      </c>
+      <c r="K78">
+        <v>7329</v>
+      </c>
+      <c r="L78">
+        <v>1832.25</v>
+      </c>
+      <c r="M78">
+        <v>44</v>
+      </c>
+      <c r="N78" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O78" t="str">
+        <v>azul</v>
+      </c>
+      <c r="P78" t="str">
+        <v>Sapato Derby Masculino | Neo Plain Toe</v>
+      </c>
+      <c r="Q78">
+        <v>22</v>
+      </c>
+      <c r="R78">
+        <v>67</v>
+      </c>
+      <c r="S78" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="str">
+        <v>Leonardo Amaral Machado</v>
+      </c>
+      <c r="B79" t="str">
+        <v>+55 (91) 91776-3600</v>
+      </c>
+      <c r="C79" t="str">
+        <v>https://wa.me/5591917763600</v>
+      </c>
+      <c r="D79" t="str">
+        <v>leonardo.amaral@yahoo.com.br</v>
+      </c>
+      <c r="E79" t="str">
+        <v>Belem</v>
+      </c>
+      <c r="F79" t="str">
+        <v>PA</v>
+      </c>
+      <c r="G79" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H79">
+        <v>176</v>
+      </c>
+      <c r="I79" t="str">
+        <v>25/04/2026</v>
+      </c>
+      <c r="J79">
+        <v>1</v>
+      </c>
+      <c r="K79">
+        <v>60</v>
+      </c>
+      <c r="L79">
+        <v>60</v>
+      </c>
+      <c r="M79" t="str">
+        <v/>
+      </c>
+      <c r="N79" t="str">
+        <v/>
+      </c>
+      <c r="O79" t="str">
+        <v/>
+      </c>
+      <c r="P79" t="str">
+        <v>Cadarco Encerado | Par</v>
+      </c>
+      <c r="Q79">
+        <v>19</v>
+      </c>
+      <c r="R79">
+        <v>18</v>
+      </c>
+      <c r="S79" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="str">
+        <v>Paulo Castro</v>
+      </c>
+      <c r="B80" t="str">
+        <v>+55 11 1234-5678</v>
+      </c>
+      <c r="C80" t="str">
+        <v/>
+      </c>
+      <c r="D80" t="str">
+        <v>paulo.castro@hotmail.com</v>
+      </c>
+      <c r="E80" t="str">
+        <v>Ribeirao Preto</v>
+      </c>
+      <c r="F80" t="str">
+        <v>SP</v>
+      </c>
+      <c r="G80" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H80">
+        <v>158</v>
+      </c>
+      <c r="I80" t="str">
+        <v>13/05/2026</v>
+      </c>
+      <c r="J80">
+        <v>3</v>
+      </c>
+      <c r="K80">
+        <v>7650</v>
+      </c>
+      <c r="L80">
+        <v>2550</v>
+      </c>
+      <c r="M80">
+        <v>40</v>
+      </c>
+      <c r="N80" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O80" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P80" t="str">
+        <v>Loafer Masculino | Neo Penny</v>
+      </c>
+      <c r="Q80">
+        <v>0</v>
+      </c>
+      <c r="R80">
+        <v>79</v>
+      </c>
+      <c r="S80" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="str">
+        <v>Joao Rezende</v>
+      </c>
+      <c r="B81" t="str">
+        <v>+55 (47) 3226-5894</v>
+      </c>
+      <c r="C81" t="str">
+        <v/>
+      </c>
+      <c r="D81" t="str">
+        <v/>
+      </c>
+      <c r="E81" t="str">
+        <v>Joinville</v>
+      </c>
+      <c r="F81" t="str">
+        <v>SC</v>
+      </c>
+      <c r="G81" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H81">
+        <v>94</v>
+      </c>
+      <c r="I81" t="str">
+        <v>16/07/2026</v>
+      </c>
+      <c r="J81">
+        <v>2</v>
+      </c>
+      <c r="K81">
+        <v>4580</v>
+      </c>
+      <c r="L81">
+        <v>2290</v>
+      </c>
+      <c r="M81">
+        <v>38</v>
+      </c>
+      <c r="N81" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O81" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P81" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q81">
+        <v>0</v>
+      </c>
+      <c r="R81">
+        <v>71</v>
+      </c>
+      <c r="S81" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="str">
+        <v>Hugo Monteiro</v>
+      </c>
+      <c r="B82" t="str">
+        <v>5,51199E+12</v>
+      </c>
+      <c r="C82" t="str">
+        <v/>
+      </c>
+      <c r="D82" t="str">
+        <v>hugo.monteiro@uol.com.br</v>
+      </c>
+      <c r="E82" t="str">
+        <v>Uberlandia</v>
+      </c>
+      <c r="F82" t="str">
+        <v>MG</v>
+      </c>
+      <c r="G82" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H82">
+        <v>95</v>
+      </c>
+      <c r="I82" t="str">
+        <v>15/07/2026</v>
+      </c>
+      <c r="J82">
+        <v>1</v>
+      </c>
+      <c r="K82">
+        <v>2490</v>
+      </c>
+      <c r="L82">
+        <v>2490</v>
+      </c>
+      <c r="M82">
+        <v>46</v>
+      </c>
+      <c r="N82" t="str">
+        <v>Monk Strap</v>
+      </c>
+      <c r="O82" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P82" t="str">
+        <v>Monk Masculino | Neo Double Buckle</v>
+      </c>
+      <c r="Q82">
+        <v>0</v>
+      </c>
+      <c r="R82">
+        <v>70</v>
+      </c>
+      <c r="S82" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>Tomas Araujo</v>
+      </c>
+      <c r="B83" t="str">
+        <v>+55 (41) 4530-5146</v>
+      </c>
+      <c r="C83" t="str">
+        <v/>
+      </c>
+      <c r="D83" t="str">
+        <v/>
+      </c>
+      <c r="E83" t="str">
+        <v>Curitiba</v>
+      </c>
+      <c r="F83" t="str">
+        <v>PR</v>
+      </c>
+      <c r="G83" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H83">
+        <v>109</v>
+      </c>
+      <c r="I83" t="str">
+        <v>01/07/2026</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
+      </c>
+      <c r="K83">
+        <v>2339</v>
+      </c>
+      <c r="L83">
+        <v>2339</v>
+      </c>
+      <c r="M83">
+        <v>41</v>
+      </c>
+      <c r="N83" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O83" t="str">
+        <v>conhaque</v>
+      </c>
+      <c r="P83" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q83">
+        <v>0</v>
+      </c>
+      <c r="R83">
+        <v>62</v>
+      </c>
+      <c r="S83" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="str">
+        <v>Marcio Sampaio Ramos</v>
+      </c>
+      <c r="B84" t="str">
+        <v>+55 (54) 2139-7524</v>
+      </c>
+      <c r="C84" t="str">
+        <v/>
+      </c>
+      <c r="D84" t="str">
+        <v/>
+      </c>
+      <c r="E84" t="str">
+        <v>Caxias do Sul</v>
+      </c>
+      <c r="F84" t="str">
+        <v>RS</v>
+      </c>
+      <c r="G84" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H84">
+        <v>125</v>
+      </c>
+      <c r="I84" t="str">
+        <v>15/06/2026</v>
+      </c>
+      <c r="J84">
+        <v>1</v>
+      </c>
+      <c r="K84">
+        <v>2290</v>
+      </c>
+      <c r="L84">
+        <v>2290</v>
+      </c>
+      <c r="M84">
+        <v>41</v>
+      </c>
+      <c r="N84" t="str">
+        <v>Bota</v>
+      </c>
+      <c r="O84" t="str">
+        <v>bordo</v>
+      </c>
+      <c r="P84" t="str">
+        <v>Ankle Boot Masculina | Neo</v>
+      </c>
+      <c r="Q84">
+        <v>0</v>
+      </c>
+      <c r="R84">
+        <v>60</v>
+      </c>
+      <c r="S84" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="str">
+        <v>Marcelo Ramos Rocha</v>
+      </c>
+      <c r="B85" t="str">
+        <v>11 9999</v>
+      </c>
+      <c r="C85" t="str">
+        <v/>
+      </c>
+      <c r="D85" t="str">
+        <v>marcelo.ramos@icloud.com</v>
+      </c>
+      <c r="E85" t="str">
+        <v>Cuiaba</v>
+      </c>
+      <c r="F85" t="str">
+        <v>MT</v>
+      </c>
+      <c r="G85" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H85">
+        <v>95</v>
+      </c>
+      <c r="I85" t="str">
+        <v>15/07/2026</v>
+      </c>
+      <c r="J85">
+        <v>1</v>
+      </c>
+      <c r="K85">
+        <v>2190</v>
+      </c>
+      <c r="L85">
+        <v>2190</v>
+      </c>
+      <c r="M85">
+        <v>46</v>
+      </c>
+      <c r="N85" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O85" t="str">
+        <v>marrom</v>
+      </c>
+      <c r="P85" t="str">
+        <v>Sapato Oxford Masculino | Neo Cap Toe Duplo</v>
+      </c>
+      <c r="Q85">
+        <v>0</v>
+      </c>
+      <c r="R85">
+        <v>57</v>
+      </c>
+      <c r="S85" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="str">
+        <v>Wesley Alves Moraes</v>
+      </c>
+      <c r="B86" t="str">
+        <v>nao tem</v>
+      </c>
+      <c r="C86" t="str">
+        <v/>
+      </c>
+      <c r="D86" t="str">
+        <v>wesley.alves@gmail.com</v>
+      </c>
+      <c r="E86" t="str">
+        <v>Sao Luis</v>
+      </c>
+      <c r="F86" t="str">
+        <v>MA</v>
+      </c>
+      <c r="G86" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H86">
+        <v>98</v>
+      </c>
+      <c r="I86" t="str">
+        <v>12/07/2026</v>
+      </c>
+      <c r="J86">
+        <v>1</v>
+      </c>
+      <c r="K86">
+        <v>2180</v>
+      </c>
+      <c r="L86">
+        <v>2180</v>
+      </c>
+      <c r="M86">
+        <v>42</v>
+      </c>
+      <c r="N86" t="str">
+        <v>Oxford</v>
+      </c>
+      <c r="O86" t="str">
+        <v>preto</v>
+      </c>
+      <c r="P86" t="str">
+        <v>Sapato Oxford Masculino Preto | Classic Cap Toe Duplo</v>
+      </c>
+      <c r="Q86">
+        <v>0</v>
+      </c>
+      <c r="R86">
+        <v>55</v>
+      </c>
+      <c r="S86" t="str">
+        <v>John</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="str">
         <v>Lucas Oliveira</v>
       </c>
-      <c r="B32" t="str">
+      <c r="B87" t="str">
         <v>+55 (91) 94267-3349</v>
       </c>
-      <c r="C32" t="str">
+      <c r="C87" t="str">
         <v>https://wa.me/5591942673349</v>
       </c>
-      <c r="D32" t="str">
+      <c r="D87" t="str">
         <v>lucas.oliveira@gmail.com</v>
       </c>
-      <c r="E32" t="str">
+      <c r="E87" t="str">
         <v>Belem</v>
       </c>
-      <c r="F32" t="str">
+      <c r="F87" t="str">
         <v>PA</v>
       </c>
-      <c r="G32" t="str">
-[...5 lines deleted...]
-      <c r="I32" t="str">
+      <c r="G87" t="str">
+        <v>3 a 6 meses sem comprar</v>
+      </c>
+      <c r="H87">
+        <v>149</v>
+      </c>
+      <c r="I87" t="str">
         <v>22/05/2026</v>
       </c>
-      <c r="J32">
+      <c r="J87">
         <v>2</v>
       </c>
-      <c r="K32">
+      <c r="K87">
         <v>238</v>
       </c>
-      <c r="L32">
+      <c r="L87">
         <v>119</v>
       </c>
-      <c r="M32" t="str">
-[...8 lines deleted...]
-      <c r="P32" t="str">
+      <c r="M87" t="str">
+        <v/>
+      </c>
+      <c r="N87" t="str">
+        <v/>
+      </c>
+      <c r="O87" t="str">
+        <v/>
+      </c>
+      <c r="P87" t="str">
         <v>Creme Nutridor Saphir | Pommadier</v>
       </c>
-      <c r="Q32">
+      <c r="Q87">
         <v>0</v>
       </c>
-      <c r="R32">
-[...2 lines deleted...]
-      <c r="S32" t="str">
+      <c r="R87">
+        <v>34</v>
+      </c>
+      <c r="S87" t="str">
         <v>John</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:S32"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:S87"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Clientes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 